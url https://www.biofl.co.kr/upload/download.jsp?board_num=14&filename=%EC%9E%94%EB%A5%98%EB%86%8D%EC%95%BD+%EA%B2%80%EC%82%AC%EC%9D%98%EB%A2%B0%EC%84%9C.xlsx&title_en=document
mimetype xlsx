--- v0 (2026-05-05)
+++ v1 (2026-09-18)
@@ -1,82 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="25128"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\BN\Desktop\최빛나\의뢰서 및 양식\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C58E3EF-3C23-4892-804C-B7C4607EB2DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="잔류농약,항생물질 검사의뢰서" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'잔류농약,항생물질 검사의뢰서'!$A$1:$AE$52</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="55">
   <si>
     <t>의뢰인</t>
   </si>
   <si>
     <t>전화</t>
   </si>
   <si>
     <t>소 재 지</t>
   </si>
   <si>
     <t>팩스</t>
   </si>
@@ -313,51 +312,51 @@
   </si>
   <si>
     <t xml:space="preserve">시 험 · 검 사 의 뢰 서 </t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>채취일자</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t xml:space="preserve">[지점] 경기도 성남시 중원구 둔촌대로 388, 701, 720호 (상대원동, 크란츠테크노) </t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>[본사] 서울특별시 구로구 디지털로30길 28, 1410호-1414호(구로동,마리오타워) TEL.070-7410-1400  FAX.070-7410-1430</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>기업: 024-088021-01-017    예금주 : ㈜바이오푸드랩</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
@@ -1049,457 +1048,457 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...202 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...154 lines deleted...]
-      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="하이퍼링크" xfId="1" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
@@ -1591,51 +1590,51 @@
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>25</xdr:col>
       <xdr:colOff>173182</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>43295</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>30</xdr:col>
       <xdr:colOff>140277</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>581025</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="그림 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+              <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="6199909" y="43295"/>
           <a:ext cx="1049481" cy="537730"/>
         </a:xfrm>
@@ -1657,51 +1656,51 @@
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>47625</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>66675</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1038" name="Check Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1038"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -1743,51 +1742,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
           <xdr:colOff>85725</xdr:colOff>
           <xdr:row>4</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1039" name="Check Box 15" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1039"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -1829,51 +1828,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>219075</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1045" name="Check Box 21" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1045"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -1915,51 +1914,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1046" name="Check Box 22" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1046"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -2001,51 +2000,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>85725</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1047" name="Check Box 23" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1047"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000017040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -2087,51 +2086,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
           <xdr:colOff>133350</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1048" name="Check Box 24" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1048"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000018040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -2173,51 +2172,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>66675</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1049" name="Check Box 25" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1049"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000019040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -2259,51 +2258,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>25</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>28</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1051" name="Check Box 27" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1051"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -2345,51 +2344,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>27</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
           <xdr:colOff>238125</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>219075</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1052" name="Check Box 28" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1052"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -2431,51 +2430,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>200025</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>10</xdr:col>
           <xdr:colOff>209550</xdr:colOff>
           <xdr:row>34</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1053" name="Check Box 29" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1053"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -2517,51 +2516,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>10</xdr:col>
           <xdr:colOff>200025</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
           <xdr:colOff>85725</xdr:colOff>
           <xdr:row>34</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1054" name="Check Box 30" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1054"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -2603,51 +2602,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
           <xdr:colOff>438150</xdr:colOff>
           <xdr:row>34</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1055" name="Check Box 31" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1055"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -2689,51 +2688,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
           <xdr:colOff>133350</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1056" name="Check Box 32" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1056"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -2775,51 +2774,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>15</xdr:col>
           <xdr:colOff>85725</xdr:colOff>
           <xdr:row>41</xdr:row>
           <xdr:rowOff>9525</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>18</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>42</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1057" name="Check Box 33" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1057"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -2861,51 +2860,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>28575</xdr:colOff>
           <xdr:row>36</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>152400</xdr:colOff>
           <xdr:row>37</xdr:row>
           <xdr:rowOff>200025</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1058" name="Check Box 34" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1058"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -2947,51 +2946,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>171450</xdr:colOff>
           <xdr:row>36</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>295275</xdr:colOff>
           <xdr:row>37</xdr:row>
           <xdr:rowOff>200025</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1059" name="Check Box 35" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1059"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000023040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -3033,51 +3032,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>9525</xdr:colOff>
           <xdr:row>37</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>161925</xdr:colOff>
           <xdr:row>37</xdr:row>
           <xdr:rowOff>209550</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1060" name="Check Box 36" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1060"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -3119,51 +3118,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
           <xdr:colOff>66675</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
           <xdr:colOff>38100</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1061" name="Check Box 37" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1061"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A3A8BC9-FD5D-42FD-900D-3AA571630C5E}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -3205,51 +3204,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>47625</xdr:colOff>
           <xdr:row>3</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>66675</xdr:colOff>
           <xdr:row>3</xdr:row>
           <xdr:rowOff>238125</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1062" name="Check Box 38" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1062"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -3291,51 +3290,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>57150</xdr:colOff>
           <xdr:row>3</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
           <xdr:colOff>85725</xdr:colOff>
           <xdr:row>3</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1063" name="Check Box 39" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1063"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000027040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -3377,51 +3376,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>24</xdr:col>
           <xdr:colOff>200025</xdr:colOff>
           <xdr:row>3</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>26</xdr:col>
           <xdr:colOff>219075</xdr:colOff>
           <xdr:row>3</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1064" name="Check Box 40" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1064"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000028040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -3463,51 +3462,51 @@
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>27</xdr:col>
           <xdr:colOff>209550</xdr:colOff>
           <xdr:row>3</xdr:row>
           <xdr:rowOff>19050</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>30</xdr:col>
           <xdr:colOff>19050</xdr:colOff>
           <xdr:row>3</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1065" name="Check Box 41" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1065"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029040000}"/>
+                  <a16:creationId xmlns="" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
@@ -3605,119 +3604,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -3853,2092 +3818,2092 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biocorefl.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:AN52"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D2" sqref="D2:M2"/>
+      <selection activeCell="A45" sqref="A45:T45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.125" customWidth="1"/>
     <col min="2" max="2" width="4.375" customWidth="1"/>
     <col min="3" max="6" width="4.125" customWidth="1"/>
     <col min="7" max="7" width="2.875" customWidth="1"/>
     <col min="8" max="8" width="2" customWidth="1"/>
     <col min="9" max="9" width="3" customWidth="1"/>
     <col min="10" max="10" width="2.625" customWidth="1"/>
     <col min="11" max="11" width="3.25" customWidth="1"/>
     <col min="12" max="12" width="2.625" customWidth="1"/>
     <col min="13" max="13" width="2.875" customWidth="1"/>
     <col min="14" max="14" width="3" customWidth="1"/>
     <col min="15" max="15" width="2.75" customWidth="1"/>
     <col min="16" max="16" width="5.875" customWidth="1"/>
     <col min="17" max="18" width="1.625" customWidth="1"/>
     <col min="19" max="19" width="3.125" customWidth="1"/>
     <col min="20" max="20" width="0.875" customWidth="1"/>
     <col min="21" max="21" width="2.875" customWidth="1"/>
     <col min="22" max="22" width="3.375" customWidth="1"/>
     <col min="23" max="23" width="3" customWidth="1"/>
     <col min="24" max="24" width="2.625" customWidth="1"/>
     <col min="25" max="25" width="3" customWidth="1"/>
     <col min="26" max="26" width="2.625" customWidth="1"/>
     <col min="27" max="28" width="3.125" customWidth="1"/>
     <col min="29" max="30" width="2.625" customWidth="1"/>
     <col min="31" max="31" width="3.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="109" t="s">
         <v>50</v>
       </c>
-      <c r="B1" s="66"/>
-[...28 lines deleted...]
-      <c r="AE1" s="76"/>
+      <c r="B1" s="110"/>
+      <c r="C1" s="110"/>
+      <c r="D1" s="110"/>
+      <c r="E1" s="110"/>
+      <c r="F1" s="110"/>
+      <c r="G1" s="110"/>
+      <c r="H1" s="110"/>
+      <c r="I1" s="110"/>
+      <c r="J1" s="110"/>
+      <c r="K1" s="110"/>
+      <c r="L1" s="110"/>
+      <c r="M1" s="110"/>
+      <c r="N1" s="110"/>
+      <c r="O1" s="110"/>
+      <c r="P1" s="110"/>
+      <c r="Q1" s="110"/>
+      <c r="R1" s="110"/>
+      <c r="S1" s="110"/>
+      <c r="T1" s="110"/>
+      <c r="U1" s="110"/>
+      <c r="V1" s="110"/>
+      <c r="W1" s="117"/>
+      <c r="X1" s="117"/>
+      <c r="Y1" s="117"/>
+      <c r="Z1" s="117"/>
+      <c r="AA1" s="117"/>
+      <c r="AB1" s="117"/>
+      <c r="AC1" s="117"/>
+      <c r="AD1" s="117"/>
+      <c r="AE1" s="118"/>
     </row>
     <row r="2" spans="1:40" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="67" t="s">
+      <c r="A2" s="111" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="48" t="s">
+      <c r="B2" s="96" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="69"/>
-[...10 lines deleted...]
-      <c r="N2" s="70" t="s">
+      <c r="C2" s="113"/>
+      <c r="D2" s="114"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
+      <c r="K2" s="115"/>
+      <c r="L2" s="115"/>
+      <c r="M2" s="116"/>
+      <c r="N2" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="O2" s="70"/>
-[...7 lines deleted...]
-      <c r="W2" s="70" t="s">
+      <c r="O2" s="73"/>
+      <c r="P2" s="73"/>
+      <c r="Q2" s="73"/>
+      <c r="R2" s="73"/>
+      <c r="S2" s="73"/>
+      <c r="T2" s="73"/>
+      <c r="U2" s="73"/>
+      <c r="V2" s="73"/>
+      <c r="W2" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="X2" s="70"/>
-[...6 lines deleted...]
-      <c r="AE2" s="71"/>
+      <c r="X2" s="73"/>
+      <c r="Y2" s="73"/>
+      <c r="Z2" s="73"/>
+      <c r="AA2" s="73"/>
+      <c r="AB2" s="73"/>
+      <c r="AC2" s="73"/>
+      <c r="AD2" s="73"/>
+      <c r="AE2" s="74"/>
       <c r="AN2" s="10"/>
     </row>
     <row r="3" spans="1:40" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="68"/>
-      <c r="B3" s="48" t="s">
+      <c r="A3" s="112"/>
+      <c r="B3" s="96" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="69"/>
-[...19 lines deleted...]
-      <c r="W3" s="70" t="s">
+      <c r="C3" s="113"/>
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+      <c r="G3" s="73"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="73"/>
+      <c r="L3" s="73"/>
+      <c r="M3" s="73"/>
+      <c r="N3" s="73"/>
+      <c r="O3" s="73"/>
+      <c r="P3" s="73"/>
+      <c r="Q3" s="73"/>
+      <c r="R3" s="73"/>
+      <c r="S3" s="73"/>
+      <c r="T3" s="73"/>
+      <c r="U3" s="73"/>
+      <c r="V3" s="73"/>
+      <c r="W3" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="X3" s="70"/>
-[...6 lines deleted...]
-      <c r="AE3" s="71"/>
+      <c r="X3" s="73"/>
+      <c r="Y3" s="73"/>
+      <c r="Z3" s="73"/>
+      <c r="AA3" s="73"/>
+      <c r="AB3" s="73"/>
+      <c r="AC3" s="73"/>
+      <c r="AD3" s="73"/>
+      <c r="AE3" s="74"/>
       <c r="AN3" s="10"/>
     </row>
     <row r="4" spans="1:40" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="52" t="s">
+      <c r="A4" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="B4" s="53"/>
-[...20 lines deleted...]
-      <c r="W4" s="121" t="s">
+      <c r="B4" s="28"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="30"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="30"/>
+      <c r="K4" s="30"/>
+      <c r="L4" s="30"/>
+      <c r="M4" s="30"/>
+      <c r="N4" s="30"/>
+      <c r="O4" s="30"/>
+      <c r="P4" s="30"/>
+      <c r="Q4" s="30"/>
+      <c r="R4" s="30"/>
+      <c r="S4" s="30"/>
+      <c r="T4" s="30"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="30"/>
+      <c r="W4" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="X4" s="122"/>
-[...2 lines deleted...]
-      <c r="AA4" s="124"/>
+      <c r="X4" s="32"/>
+      <c r="Y4" s="32"/>
+      <c r="Z4" s="33"/>
+      <c r="AA4" s="34"/>
       <c r="AB4" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="AC4" s="124"/>
-      <c r="AD4" s="124"/>
+      <c r="AC4" s="34"/>
+      <c r="AD4" s="34"/>
       <c r="AE4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="AN4" s="10"/>
     </row>
     <row r="5" spans="1:40" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="52" t="s">
+      <c r="A5" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="B5" s="53"/>
-[...28 lines deleted...]
-      <c r="AE5" s="125"/>
+      <c r="B5" s="28"/>
+      <c r="C5" s="29"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="36"/>
+      <c r="O5" s="36"/>
+      <c r="P5" s="36"/>
+      <c r="Q5" s="36"/>
+      <c r="R5" s="36"/>
+      <c r="S5" s="36"/>
+      <c r="T5" s="36"/>
+      <c r="U5" s="36"/>
+      <c r="V5" s="36"/>
+      <c r="W5" s="36"/>
+      <c r="X5" s="36"/>
+      <c r="Y5" s="36"/>
+      <c r="Z5" s="36"/>
+      <c r="AA5" s="36"/>
+      <c r="AB5" s="36"/>
+      <c r="AC5" s="36"/>
+      <c r="AD5" s="36"/>
+      <c r="AE5" s="37"/>
       <c r="AN5" s="10"/>
     </row>
     <row r="6" spans="1:40" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="52" t="s">
+      <c r="A6" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="53"/>
-[...14 lines deleted...]
-      <c r="Q6" s="56" t="s">
+      <c r="B6" s="28"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="36"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="36"/>
+      <c r="O6" s="36"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="R6" s="57"/>
-[...12 lines deleted...]
-      <c r="AE6" s="58"/>
+      <c r="R6" s="134"/>
+      <c r="S6" s="134"/>
+      <c r="T6" s="134"/>
+      <c r="U6" s="134"/>
+      <c r="V6" s="134"/>
+      <c r="W6" s="134"/>
+      <c r="X6" s="134"/>
+      <c r="Y6" s="134"/>
+      <c r="Z6" s="134"/>
+      <c r="AA6" s="134"/>
+      <c r="AB6" s="134"/>
+      <c r="AC6" s="134"/>
+      <c r="AD6" s="134"/>
+      <c r="AE6" s="135"/>
       <c r="AN6" s="10"/>
     </row>
     <row r="7" spans="1:40" ht="18.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="52" t="s">
+      <c r="A7" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="53"/>
-[...7 lines deleted...]
-      <c r="J7" s="31" t="s">
+      <c r="B7" s="28"/>
+      <c r="C7" s="28"/>
+      <c r="D7" s="136"/>
+      <c r="E7" s="119"/>
+      <c r="F7" s="119"/>
+      <c r="G7" s="119"/>
+      <c r="H7" s="119"/>
+      <c r="I7" s="119"/>
+      <c r="J7" s="119" t="s">
         <v>40</v>
       </c>
-      <c r="K7" s="31"/>
-[...19 lines deleted...]
-      <c r="AE7" s="32"/>
+      <c r="K7" s="119"/>
+      <c r="L7" s="119"/>
+      <c r="M7" s="119"/>
+      <c r="N7" s="119"/>
+      <c r="O7" s="119"/>
+      <c r="P7" s="119"/>
+      <c r="Q7" s="119"/>
+      <c r="R7" s="119"/>
+      <c r="S7" s="119"/>
+      <c r="T7" s="119"/>
+      <c r="U7" s="119"/>
+      <c r="V7" s="119"/>
+      <c r="W7" s="119"/>
+      <c r="X7" s="119"/>
+      <c r="Y7" s="119"/>
+      <c r="Z7" s="119"/>
+      <c r="AA7" s="119"/>
+      <c r="AB7" s="119"/>
+      <c r="AC7" s="119"/>
+      <c r="AD7" s="119"/>
+      <c r="AE7" s="120"/>
     </row>
     <row r="8" spans="1:40" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="45" t="s">
+      <c r="A8" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="B8" s="46"/>
-[...28 lines deleted...]
-      <c r="AE8" s="47"/>
+      <c r="B8" s="131"/>
+      <c r="C8" s="131"/>
+      <c r="D8" s="131"/>
+      <c r="E8" s="131"/>
+      <c r="F8" s="131"/>
+      <c r="G8" s="131"/>
+      <c r="H8" s="131"/>
+      <c r="I8" s="131"/>
+      <c r="J8" s="131"/>
+      <c r="K8" s="131"/>
+      <c r="L8" s="131"/>
+      <c r="M8" s="131"/>
+      <c r="N8" s="131"/>
+      <c r="O8" s="131"/>
+      <c r="P8" s="131"/>
+      <c r="Q8" s="131"/>
+      <c r="R8" s="131"/>
+      <c r="S8" s="131"/>
+      <c r="T8" s="131"/>
+      <c r="U8" s="131"/>
+      <c r="V8" s="131"/>
+      <c r="W8" s="131"/>
+      <c r="X8" s="131"/>
+      <c r="Y8" s="131"/>
+      <c r="Z8" s="131"/>
+      <c r="AA8" s="131"/>
+      <c r="AB8" s="131"/>
+      <c r="AC8" s="131"/>
+      <c r="AD8" s="131"/>
+      <c r="AE8" s="132"/>
     </row>
     <row r="9" spans="1:40" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="48" t="s">
+      <c r="B9" s="96" t="s">
         <v>44</v>
       </c>
-      <c r="C9" s="48"/>
-[...2 lines deleted...]
-      <c r="F9" s="17" t="s">
+      <c r="C9" s="96"/>
+      <c r="D9" s="96"/>
+      <c r="E9" s="96"/>
+      <c r="F9" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="G9" s="12"/>
-[...3 lines deleted...]
-      <c r="K9" s="12" t="s">
+      <c r="G9" s="19"/>
+      <c r="H9" s="19"/>
+      <c r="I9" s="19"/>
+      <c r="J9" s="20"/>
+      <c r="K9" s="19" t="s">
         <v>43</v>
       </c>
-      <c r="L9" s="12"/>
-[...9 lines deleted...]
-      <c r="V9" s="17" t="s">
+      <c r="L9" s="19"/>
+      <c r="M9" s="19"/>
+      <c r="N9" s="19"/>
+      <c r="O9" s="19"/>
+      <c r="P9" s="19"/>
+      <c r="Q9" s="19"/>
+      <c r="R9" s="19"/>
+      <c r="S9" s="19"/>
+      <c r="T9" s="19"/>
+      <c r="U9" s="20"/>
+      <c r="V9" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="W9" s="12"/>
-[...2 lines deleted...]
-      <c r="Z9" s="17" t="s">
+      <c r="W9" s="19"/>
+      <c r="X9" s="19"/>
+      <c r="Y9" s="20"/>
+      <c r="Z9" s="18" t="s">
         <v>49</v>
       </c>
-      <c r="AA9" s="12"/>
-[...3 lines deleted...]
-      <c r="AE9" s="63"/>
+      <c r="AA9" s="19"/>
+      <c r="AB9" s="19"/>
+      <c r="AC9" s="19"/>
+      <c r="AD9" s="19"/>
+      <c r="AE9" s="104"/>
     </row>
     <row r="10" spans="1:40" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="48"/>
-[...28 lines deleted...]
-      <c r="AE10" s="64"/>
+      <c r="B10" s="96"/>
+      <c r="C10" s="96"/>
+      <c r="D10" s="96"/>
+      <c r="E10" s="96"/>
+      <c r="F10" s="21"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="22"/>
+      <c r="I10" s="22"/>
+      <c r="J10" s="23"/>
+      <c r="K10" s="22"/>
+      <c r="L10" s="22"/>
+      <c r="M10" s="22"/>
+      <c r="N10" s="22"/>
+      <c r="O10" s="22"/>
+      <c r="P10" s="22"/>
+      <c r="Q10" s="22"/>
+      <c r="R10" s="22"/>
+      <c r="S10" s="22"/>
+      <c r="T10" s="22"/>
+      <c r="U10" s="23"/>
+      <c r="V10" s="21"/>
+      <c r="W10" s="22"/>
+      <c r="X10" s="22"/>
+      <c r="Y10" s="23"/>
+      <c r="Z10" s="21"/>
+      <c r="AA10" s="22"/>
+      <c r="AB10" s="22"/>
+      <c r="AC10" s="22"/>
+      <c r="AD10" s="22"/>
+      <c r="AE10" s="138"/>
     </row>
     <row r="11" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="6">
         <v>1</v>
       </c>
-      <c r="B11" s="16"/>
-[...19 lines deleted...]
-      <c r="V11" s="25" t="s">
+      <c r="B11" s="101"/>
+      <c r="C11" s="101"/>
+      <c r="D11" s="101"/>
+      <c r="E11" s="101"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="19"/>
+      <c r="H11" s="19"/>
+      <c r="I11" s="19"/>
+      <c r="J11" s="20"/>
+      <c r="K11" s="19"/>
+      <c r="L11" s="19"/>
+      <c r="M11" s="19"/>
+      <c r="N11" s="19"/>
+      <c r="O11" s="19"/>
+      <c r="P11" s="19"/>
+      <c r="Q11" s="19"/>
+      <c r="R11" s="19"/>
+      <c r="S11" s="19"/>
+      <c r="T11" s="19"/>
+      <c r="U11" s="20"/>
+      <c r="V11" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="W11" s="26"/>
-[...7 lines deleted...]
-      <c r="AE11" s="21"/>
+      <c r="W11" s="13"/>
+      <c r="X11" s="13"/>
+      <c r="Y11" s="14"/>
+      <c r="Z11" s="139"/>
+      <c r="AA11" s="140"/>
+      <c r="AB11" s="140"/>
+      <c r="AC11" s="140"/>
+      <c r="AD11" s="140"/>
+      <c r="AE11" s="141"/>
     </row>
     <row r="12" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="7"/>
-      <c r="B12" s="16"/>
-[...28 lines deleted...]
-      <c r="AE12" s="24"/>
+      <c r="B12" s="101"/>
+      <c r="C12" s="101"/>
+      <c r="D12" s="101"/>
+      <c r="E12" s="101"/>
+      <c r="F12" s="21"/>
+      <c r="G12" s="22"/>
+      <c r="H12" s="22"/>
+      <c r="I12" s="22"/>
+      <c r="J12" s="23"/>
+      <c r="K12" s="22"/>
+      <c r="L12" s="22"/>
+      <c r="M12" s="22"/>
+      <c r="N12" s="22"/>
+      <c r="O12" s="22"/>
+      <c r="P12" s="22"/>
+      <c r="Q12" s="22"/>
+      <c r="R12" s="22"/>
+      <c r="S12" s="22"/>
+      <c r="T12" s="22"/>
+      <c r="U12" s="23"/>
+      <c r="V12" s="15"/>
+      <c r="W12" s="16"/>
+      <c r="X12" s="16"/>
+      <c r="Y12" s="17"/>
+      <c r="Z12" s="142"/>
+      <c r="AA12" s="143"/>
+      <c r="AB12" s="143"/>
+      <c r="AC12" s="143"/>
+      <c r="AD12" s="143"/>
+      <c r="AE12" s="144"/>
     </row>
     <row r="13" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="6">
         <v>2</v>
       </c>
-      <c r="B13" s="16"/>
-[...19 lines deleted...]
-      <c r="V13" s="25" t="s">
+      <c r="B13" s="101"/>
+      <c r="C13" s="101"/>
+      <c r="D13" s="101"/>
+      <c r="E13" s="101"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="19"/>
+      <c r="I13" s="19"/>
+      <c r="J13" s="20"/>
+      <c r="K13" s="19"/>
+      <c r="L13" s="19"/>
+      <c r="M13" s="19"/>
+      <c r="N13" s="19"/>
+      <c r="O13" s="19"/>
+      <c r="P13" s="19"/>
+      <c r="Q13" s="19"/>
+      <c r="R13" s="19"/>
+      <c r="S13" s="19"/>
+      <c r="T13" s="19"/>
+      <c r="U13" s="20"/>
+      <c r="V13" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="W13" s="26"/>
-[...7 lines deleted...]
-      <c r="AE13" s="21"/>
+      <c r="W13" s="13"/>
+      <c r="X13" s="13"/>
+      <c r="Y13" s="14"/>
+      <c r="Z13" s="139"/>
+      <c r="AA13" s="140"/>
+      <c r="AB13" s="140"/>
+      <c r="AC13" s="140"/>
+      <c r="AD13" s="140"/>
+      <c r="AE13" s="141"/>
     </row>
     <row r="14" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="7"/>
-      <c r="B14" s="16"/>
-[...28 lines deleted...]
-      <c r="AE14" s="24"/>
+      <c r="B14" s="101"/>
+      <c r="C14" s="101"/>
+      <c r="D14" s="101"/>
+      <c r="E14" s="101"/>
+      <c r="F14" s="21"/>
+      <c r="G14" s="22"/>
+      <c r="H14" s="22"/>
+      <c r="I14" s="22"/>
+      <c r="J14" s="23"/>
+      <c r="K14" s="22"/>
+      <c r="L14" s="22"/>
+      <c r="M14" s="22"/>
+      <c r="N14" s="22"/>
+      <c r="O14" s="22"/>
+      <c r="P14" s="22"/>
+      <c r="Q14" s="22"/>
+      <c r="R14" s="22"/>
+      <c r="S14" s="22"/>
+      <c r="T14" s="22"/>
+      <c r="U14" s="23"/>
+      <c r="V14" s="15"/>
+      <c r="W14" s="16"/>
+      <c r="X14" s="16"/>
+      <c r="Y14" s="17"/>
+      <c r="Z14" s="142"/>
+      <c r="AA14" s="143"/>
+      <c r="AB14" s="143"/>
+      <c r="AC14" s="143"/>
+      <c r="AD14" s="143"/>
+      <c r="AE14" s="144"/>
     </row>
     <row r="15" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="6">
         <v>3</v>
       </c>
-      <c r="B15" s="16"/>
-[...19 lines deleted...]
-      <c r="V15" s="25" t="s">
+      <c r="B15" s="101"/>
+      <c r="C15" s="101"/>
+      <c r="D15" s="101"/>
+      <c r="E15" s="101"/>
+      <c r="F15" s="18"/>
+      <c r="G15" s="19"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="19"/>
+      <c r="L15" s="19"/>
+      <c r="M15" s="19"/>
+      <c r="N15" s="19"/>
+      <c r="O15" s="19"/>
+      <c r="P15" s="19"/>
+      <c r="Q15" s="19"/>
+      <c r="R15" s="19"/>
+      <c r="S15" s="19"/>
+      <c r="T15" s="19"/>
+      <c r="U15" s="20"/>
+      <c r="V15" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="W15" s="26"/>
-[...7 lines deleted...]
-      <c r="AE15" s="21"/>
+      <c r="W15" s="13"/>
+      <c r="X15" s="13"/>
+      <c r="Y15" s="14"/>
+      <c r="Z15" s="139"/>
+      <c r="AA15" s="140"/>
+      <c r="AB15" s="140"/>
+      <c r="AC15" s="140"/>
+      <c r="AD15" s="140"/>
+      <c r="AE15" s="141"/>
     </row>
     <row r="16" spans="1:40" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="7"/>
-      <c r="B16" s="16"/>
-[...28 lines deleted...]
-      <c r="AE16" s="24"/>
+      <c r="B16" s="101"/>
+      <c r="C16" s="101"/>
+      <c r="D16" s="101"/>
+      <c r="E16" s="101"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="22"/>
+      <c r="H16" s="22"/>
+      <c r="I16" s="22"/>
+      <c r="J16" s="23"/>
+      <c r="K16" s="22"/>
+      <c r="L16" s="22"/>
+      <c r="M16" s="22"/>
+      <c r="N16" s="22"/>
+      <c r="O16" s="22"/>
+      <c r="P16" s="22"/>
+      <c r="Q16" s="22"/>
+      <c r="R16" s="22"/>
+      <c r="S16" s="22"/>
+      <c r="T16" s="22"/>
+      <c r="U16" s="23"/>
+      <c r="V16" s="15"/>
+      <c r="W16" s="16"/>
+      <c r="X16" s="16"/>
+      <c r="Y16" s="17"/>
+      <c r="Z16" s="142"/>
+      <c r="AA16" s="143"/>
+      <c r="AB16" s="143"/>
+      <c r="AC16" s="143"/>
+      <c r="AD16" s="143"/>
+      <c r="AE16" s="144"/>
     </row>
     <row r="17" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6">
         <v>4</v>
       </c>
-      <c r="B17" s="16"/>
-[...19 lines deleted...]
-      <c r="V17" s="25" t="s">
+      <c r="B17" s="101"/>
+      <c r="C17" s="101"/>
+      <c r="D17" s="101"/>
+      <c r="E17" s="101"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="20"/>
+      <c r="K17" s="19"/>
+      <c r="L17" s="19"/>
+      <c r="M17" s="19"/>
+      <c r="N17" s="19"/>
+      <c r="O17" s="19"/>
+      <c r="P17" s="19"/>
+      <c r="Q17" s="19"/>
+      <c r="R17" s="19"/>
+      <c r="S17" s="19"/>
+      <c r="T17" s="19"/>
+      <c r="U17" s="20"/>
+      <c r="V17" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="W17" s="26"/>
-[...7 lines deleted...]
-      <c r="AE17" s="21"/>
+      <c r="W17" s="13"/>
+      <c r="X17" s="13"/>
+      <c r="Y17" s="14"/>
+      <c r="Z17" s="139"/>
+      <c r="AA17" s="140"/>
+      <c r="AB17" s="140"/>
+      <c r="AC17" s="140"/>
+      <c r="AD17" s="140"/>
+      <c r="AE17" s="141"/>
     </row>
     <row r="18" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="7"/>
-      <c r="B18" s="16"/>
-[...28 lines deleted...]
-      <c r="AE18" s="24"/>
+      <c r="B18" s="101"/>
+      <c r="C18" s="101"/>
+      <c r="D18" s="101"/>
+      <c r="E18" s="101"/>
+      <c r="F18" s="21"/>
+      <c r="G18" s="22"/>
+      <c r="H18" s="22"/>
+      <c r="I18" s="22"/>
+      <c r="J18" s="23"/>
+      <c r="K18" s="22"/>
+      <c r="L18" s="22"/>
+      <c r="M18" s="22"/>
+      <c r="N18" s="22"/>
+      <c r="O18" s="22"/>
+      <c r="P18" s="22"/>
+      <c r="Q18" s="22"/>
+      <c r="R18" s="22"/>
+      <c r="S18" s="22"/>
+      <c r="T18" s="22"/>
+      <c r="U18" s="23"/>
+      <c r="V18" s="15"/>
+      <c r="W18" s="16"/>
+      <c r="X18" s="16"/>
+      <c r="Y18" s="17"/>
+      <c r="Z18" s="142"/>
+      <c r="AA18" s="143"/>
+      <c r="AB18" s="143"/>
+      <c r="AC18" s="143"/>
+      <c r="AD18" s="143"/>
+      <c r="AE18" s="144"/>
     </row>
     <row r="19" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="11">
         <v>5</v>
       </c>
-      <c r="B19" s="16"/>
-[...19 lines deleted...]
-      <c r="V19" s="25" t="s">
+      <c r="B19" s="101"/>
+      <c r="C19" s="101"/>
+      <c r="D19" s="101"/>
+      <c r="E19" s="101"/>
+      <c r="F19" s="18"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="19"/>
+      <c r="J19" s="20"/>
+      <c r="K19" s="19"/>
+      <c r="L19" s="19"/>
+      <c r="M19" s="19"/>
+      <c r="N19" s="19"/>
+      <c r="O19" s="19"/>
+      <c r="P19" s="19"/>
+      <c r="Q19" s="19"/>
+      <c r="R19" s="19"/>
+      <c r="S19" s="19"/>
+      <c r="T19" s="19"/>
+      <c r="U19" s="20"/>
+      <c r="V19" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="W19" s="26"/>
-[...7 lines deleted...]
-      <c r="AE19" s="21"/>
+      <c r="W19" s="13"/>
+      <c r="X19" s="13"/>
+      <c r="Y19" s="14"/>
+      <c r="Z19" s="139"/>
+      <c r="AA19" s="140"/>
+      <c r="AB19" s="140"/>
+      <c r="AC19" s="140"/>
+      <c r="AD19" s="140"/>
+      <c r="AE19" s="141"/>
     </row>
     <row r="20" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="7"/>
-      <c r="B20" s="16"/>
-[...28 lines deleted...]
-      <c r="AE20" s="24"/>
+      <c r="B20" s="101"/>
+      <c r="C20" s="101"/>
+      <c r="D20" s="101"/>
+      <c r="E20" s="101"/>
+      <c r="F20" s="21"/>
+      <c r="G20" s="22"/>
+      <c r="H20" s="22"/>
+      <c r="I20" s="22"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="22"/>
+      <c r="L20" s="22"/>
+      <c r="M20" s="22"/>
+      <c r="N20" s="22"/>
+      <c r="O20" s="22"/>
+      <c r="P20" s="22"/>
+      <c r="Q20" s="22"/>
+      <c r="R20" s="22"/>
+      <c r="S20" s="22"/>
+      <c r="T20" s="22"/>
+      <c r="U20" s="23"/>
+      <c r="V20" s="15"/>
+      <c r="W20" s="16"/>
+      <c r="X20" s="16"/>
+      <c r="Y20" s="17"/>
+      <c r="Z20" s="142"/>
+      <c r="AA20" s="143"/>
+      <c r="AB20" s="143"/>
+      <c r="AC20" s="143"/>
+      <c r="AD20" s="143"/>
+      <c r="AE20" s="144"/>
     </row>
     <row r="21" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="11">
         <v>6</v>
       </c>
-      <c r="B21" s="16"/>
-[...19 lines deleted...]
-      <c r="V21" s="25" t="s">
+      <c r="B21" s="101"/>
+      <c r="C21" s="101"/>
+      <c r="D21" s="101"/>
+      <c r="E21" s="101"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="19"/>
+      <c r="J21" s="20"/>
+      <c r="K21" s="19"/>
+      <c r="L21" s="19"/>
+      <c r="M21" s="19"/>
+      <c r="N21" s="19"/>
+      <c r="O21" s="19"/>
+      <c r="P21" s="19"/>
+      <c r="Q21" s="19"/>
+      <c r="R21" s="19"/>
+      <c r="S21" s="19"/>
+      <c r="T21" s="19"/>
+      <c r="U21" s="20"/>
+      <c r="V21" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="W21" s="26"/>
-[...7 lines deleted...]
-      <c r="AE21" s="21"/>
+      <c r="W21" s="13"/>
+      <c r="X21" s="13"/>
+      <c r="Y21" s="14"/>
+      <c r="Z21" s="139"/>
+      <c r="AA21" s="140"/>
+      <c r="AB21" s="140"/>
+      <c r="AC21" s="140"/>
+      <c r="AD21" s="140"/>
+      <c r="AE21" s="141"/>
     </row>
     <row r="22" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="7"/>
-      <c r="B22" s="16"/>
-[...28 lines deleted...]
-      <c r="AE22" s="24"/>
+      <c r="B22" s="101"/>
+      <c r="C22" s="101"/>
+      <c r="D22" s="101"/>
+      <c r="E22" s="101"/>
+      <c r="F22" s="21"/>
+      <c r="G22" s="22"/>
+      <c r="H22" s="22"/>
+      <c r="I22" s="22"/>
+      <c r="J22" s="23"/>
+      <c r="K22" s="22"/>
+      <c r="L22" s="22"/>
+      <c r="M22" s="22"/>
+      <c r="N22" s="22"/>
+      <c r="O22" s="22"/>
+      <c r="P22" s="22"/>
+      <c r="Q22" s="22"/>
+      <c r="R22" s="22"/>
+      <c r="S22" s="22"/>
+      <c r="T22" s="22"/>
+      <c r="U22" s="23"/>
+      <c r="V22" s="15"/>
+      <c r="W22" s="16"/>
+      <c r="X22" s="16"/>
+      <c r="Y22" s="17"/>
+      <c r="Z22" s="142"/>
+      <c r="AA22" s="143"/>
+      <c r="AB22" s="143"/>
+      <c r="AC22" s="143"/>
+      <c r="AD22" s="143"/>
+      <c r="AE22" s="144"/>
     </row>
     <row r="23" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="11">
         <v>7</v>
       </c>
-      <c r="B23" s="16"/>
-[...19 lines deleted...]
-      <c r="V23" s="25" t="s">
+      <c r="B23" s="101"/>
+      <c r="C23" s="101"/>
+      <c r="D23" s="101"/>
+      <c r="E23" s="101"/>
+      <c r="F23" s="18"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="20"/>
+      <c r="K23" s="19"/>
+      <c r="L23" s="19"/>
+      <c r="M23" s="19"/>
+      <c r="N23" s="19"/>
+      <c r="O23" s="19"/>
+      <c r="P23" s="19"/>
+      <c r="Q23" s="19"/>
+      <c r="R23" s="19"/>
+      <c r="S23" s="19"/>
+      <c r="T23" s="19"/>
+      <c r="U23" s="20"/>
+      <c r="V23" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="W23" s="26"/>
-[...7 lines deleted...]
-      <c r="AE23" s="21"/>
+      <c r="W23" s="13"/>
+      <c r="X23" s="13"/>
+      <c r="Y23" s="14"/>
+      <c r="Z23" s="139"/>
+      <c r="AA23" s="140"/>
+      <c r="AB23" s="140"/>
+      <c r="AC23" s="140"/>
+      <c r="AD23" s="140"/>
+      <c r="AE23" s="141"/>
     </row>
     <row r="24" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="7"/>
-      <c r="B24" s="16"/>
-[...28 lines deleted...]
-      <c r="AE24" s="24"/>
+      <c r="B24" s="101"/>
+      <c r="C24" s="101"/>
+      <c r="D24" s="101"/>
+      <c r="E24" s="101"/>
+      <c r="F24" s="21"/>
+      <c r="G24" s="22"/>
+      <c r="H24" s="22"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="22"/>
+      <c r="L24" s="22"/>
+      <c r="M24" s="22"/>
+      <c r="N24" s="22"/>
+      <c r="O24" s="22"/>
+      <c r="P24" s="22"/>
+      <c r="Q24" s="22"/>
+      <c r="R24" s="22"/>
+      <c r="S24" s="22"/>
+      <c r="T24" s="22"/>
+      <c r="U24" s="23"/>
+      <c r="V24" s="15"/>
+      <c r="W24" s="16"/>
+      <c r="X24" s="16"/>
+      <c r="Y24" s="17"/>
+      <c r="Z24" s="142"/>
+      <c r="AA24" s="143"/>
+      <c r="AB24" s="143"/>
+      <c r="AC24" s="143"/>
+      <c r="AD24" s="143"/>
+      <c r="AE24" s="144"/>
     </row>
     <row r="25" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="11">
         <v>8</v>
       </c>
-      <c r="B25" s="16"/>
-[...19 lines deleted...]
-      <c r="V25" s="25" t="s">
+      <c r="B25" s="101"/>
+      <c r="C25" s="101"/>
+      <c r="D25" s="101"/>
+      <c r="E25" s="101"/>
+      <c r="F25" s="18"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="19"/>
+      <c r="J25" s="20"/>
+      <c r="K25" s="19"/>
+      <c r="L25" s="19"/>
+      <c r="M25" s="19"/>
+      <c r="N25" s="19"/>
+      <c r="O25" s="19"/>
+      <c r="P25" s="19"/>
+      <c r="Q25" s="19"/>
+      <c r="R25" s="19"/>
+      <c r="S25" s="19"/>
+      <c r="T25" s="19"/>
+      <c r="U25" s="20"/>
+      <c r="V25" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="W25" s="26"/>
-[...7 lines deleted...]
-      <c r="AE25" s="21"/>
+      <c r="W25" s="13"/>
+      <c r="X25" s="13"/>
+      <c r="Y25" s="14"/>
+      <c r="Z25" s="139"/>
+      <c r="AA25" s="140"/>
+      <c r="AB25" s="140"/>
+      <c r="AC25" s="140"/>
+      <c r="AD25" s="140"/>
+      <c r="AE25" s="141"/>
     </row>
     <row r="26" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="7"/>
-      <c r="B26" s="16"/>
-[...28 lines deleted...]
-      <c r="AE26" s="24"/>
+      <c r="B26" s="101"/>
+      <c r="C26" s="101"/>
+      <c r="D26" s="101"/>
+      <c r="E26" s="101"/>
+      <c r="F26" s="21"/>
+      <c r="G26" s="22"/>
+      <c r="H26" s="22"/>
+      <c r="I26" s="22"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="22"/>
+      <c r="L26" s="22"/>
+      <c r="M26" s="22"/>
+      <c r="N26" s="22"/>
+      <c r="O26" s="22"/>
+      <c r="P26" s="22"/>
+      <c r="Q26" s="22"/>
+      <c r="R26" s="22"/>
+      <c r="S26" s="22"/>
+      <c r="T26" s="22"/>
+      <c r="U26" s="23"/>
+      <c r="V26" s="15"/>
+      <c r="W26" s="16"/>
+      <c r="X26" s="16"/>
+      <c r="Y26" s="17"/>
+      <c r="Z26" s="142"/>
+      <c r="AA26" s="143"/>
+      <c r="AB26" s="143"/>
+      <c r="AC26" s="143"/>
+      <c r="AD26" s="143"/>
+      <c r="AE26" s="144"/>
     </row>
     <row r="27" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="11">
         <v>9</v>
       </c>
-      <c r="B27" s="16"/>
-[...19 lines deleted...]
-      <c r="V27" s="25" t="s">
+      <c r="B27" s="101"/>
+      <c r="C27" s="101"/>
+      <c r="D27" s="101"/>
+      <c r="E27" s="101"/>
+      <c r="F27" s="18"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="19"/>
+      <c r="J27" s="20"/>
+      <c r="K27" s="19"/>
+      <c r="L27" s="19"/>
+      <c r="M27" s="19"/>
+      <c r="N27" s="19"/>
+      <c r="O27" s="19"/>
+      <c r="P27" s="19"/>
+      <c r="Q27" s="19"/>
+      <c r="R27" s="19"/>
+      <c r="S27" s="19"/>
+      <c r="T27" s="19"/>
+      <c r="U27" s="20"/>
+      <c r="V27" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="W27" s="26"/>
-[...7 lines deleted...]
-      <c r="AE27" s="21"/>
+      <c r="W27" s="13"/>
+      <c r="X27" s="13"/>
+      <c r="Y27" s="14"/>
+      <c r="Z27" s="139"/>
+      <c r="AA27" s="140"/>
+      <c r="AB27" s="140"/>
+      <c r="AC27" s="140"/>
+      <c r="AD27" s="140"/>
+      <c r="AE27" s="141"/>
     </row>
     <row r="28" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="7"/>
-      <c r="B28" s="16"/>
-[...28 lines deleted...]
-      <c r="AE28" s="24"/>
+      <c r="B28" s="101"/>
+      <c r="C28" s="101"/>
+      <c r="D28" s="101"/>
+      <c r="E28" s="101"/>
+      <c r="F28" s="21"/>
+      <c r="G28" s="22"/>
+      <c r="H28" s="22"/>
+      <c r="I28" s="22"/>
+      <c r="J28" s="23"/>
+      <c r="K28" s="22"/>
+      <c r="L28" s="22"/>
+      <c r="M28" s="22"/>
+      <c r="N28" s="22"/>
+      <c r="O28" s="22"/>
+      <c r="P28" s="22"/>
+      <c r="Q28" s="22"/>
+      <c r="R28" s="22"/>
+      <c r="S28" s="22"/>
+      <c r="T28" s="22"/>
+      <c r="U28" s="23"/>
+      <c r="V28" s="15"/>
+      <c r="W28" s="16"/>
+      <c r="X28" s="16"/>
+      <c r="Y28" s="17"/>
+      <c r="Z28" s="142"/>
+      <c r="AA28" s="143"/>
+      <c r="AB28" s="143"/>
+      <c r="AC28" s="143"/>
+      <c r="AD28" s="143"/>
+      <c r="AE28" s="144"/>
     </row>
     <row r="29" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="6">
         <v>10</v>
       </c>
-      <c r="B29" s="16"/>
-[...19 lines deleted...]
-      <c r="V29" s="25" t="s">
+      <c r="B29" s="101"/>
+      <c r="C29" s="101"/>
+      <c r="D29" s="101"/>
+      <c r="E29" s="101"/>
+      <c r="F29" s="18"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="19"/>
+      <c r="J29" s="20"/>
+      <c r="K29" s="19"/>
+      <c r="L29" s="19"/>
+      <c r="M29" s="19"/>
+      <c r="N29" s="19"/>
+      <c r="O29" s="19"/>
+      <c r="P29" s="19"/>
+      <c r="Q29" s="19"/>
+      <c r="R29" s="19"/>
+      <c r="S29" s="19"/>
+      <c r="T29" s="19"/>
+      <c r="U29" s="20"/>
+      <c r="V29" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="W29" s="26"/>
-[...7 lines deleted...]
-      <c r="AE29" s="21"/>
+      <c r="W29" s="13"/>
+      <c r="X29" s="13"/>
+      <c r="Y29" s="14"/>
+      <c r="Z29" s="139"/>
+      <c r="AA29" s="140"/>
+      <c r="AB29" s="140"/>
+      <c r="AC29" s="140"/>
+      <c r="AD29" s="140"/>
+      <c r="AE29" s="141"/>
     </row>
     <row r="30" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="7"/>
-      <c r="B30" s="16"/>
-[...28 lines deleted...]
-      <c r="AE30" s="24"/>
+      <c r="B30" s="101"/>
+      <c r="C30" s="101"/>
+      <c r="D30" s="101"/>
+      <c r="E30" s="101"/>
+      <c r="F30" s="21"/>
+      <c r="G30" s="22"/>
+      <c r="H30" s="22"/>
+      <c r="I30" s="22"/>
+      <c r="J30" s="23"/>
+      <c r="K30" s="22"/>
+      <c r="L30" s="22"/>
+      <c r="M30" s="22"/>
+      <c r="N30" s="22"/>
+      <c r="O30" s="22"/>
+      <c r="P30" s="22"/>
+      <c r="Q30" s="22"/>
+      <c r="R30" s="22"/>
+      <c r="S30" s="22"/>
+      <c r="T30" s="22"/>
+      <c r="U30" s="23"/>
+      <c r="V30" s="15"/>
+      <c r="W30" s="16"/>
+      <c r="X30" s="16"/>
+      <c r="Y30" s="17"/>
+      <c r="Z30" s="142"/>
+      <c r="AA30" s="143"/>
+      <c r="AB30" s="143"/>
+      <c r="AC30" s="143"/>
+      <c r="AD30" s="143"/>
+      <c r="AE30" s="144"/>
     </row>
     <row r="31" spans="1:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="B31" s="53"/>
-[...19 lines deleted...]
-      <c r="V31" s="60" t="s">
+      <c r="B31" s="28"/>
+      <c r="C31" s="101"/>
+      <c r="D31" s="101"/>
+      <c r="E31" s="101"/>
+      <c r="F31" s="101"/>
+      <c r="G31" s="101"/>
+      <c r="H31" s="101"/>
+      <c r="I31" s="101"/>
+      <c r="J31" s="101"/>
+      <c r="K31" s="101"/>
+      <c r="L31" s="101"/>
+      <c r="M31" s="101"/>
+      <c r="N31" s="101"/>
+      <c r="O31" s="101"/>
+      <c r="P31" s="101"/>
+      <c r="Q31" s="101"/>
+      <c r="R31" s="101"/>
+      <c r="S31" s="101"/>
+      <c r="T31" s="101"/>
+      <c r="U31" s="101"/>
+      <c r="V31" s="103" t="s">
         <v>21</v>
       </c>
-      <c r="W31" s="61"/>
-[...7 lines deleted...]
-      <c r="AE31" s="62"/>
+      <c r="W31" s="97"/>
+      <c r="X31" s="97"/>
+      <c r="Y31" s="97"/>
+      <c r="Z31" s="103"/>
+      <c r="AA31" s="97"/>
+      <c r="AB31" s="97"/>
+      <c r="AC31" s="97"/>
+      <c r="AD31" s="97"/>
+      <c r="AE31" s="137"/>
     </row>
     <row r="32" spans="1:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="B32" s="53"/>
-[...19 lines deleted...]
-      <c r="V32" s="48" t="s">
+      <c r="B32" s="28"/>
+      <c r="C32" s="101"/>
+      <c r="D32" s="101"/>
+      <c r="E32" s="101"/>
+      <c r="F32" s="101"/>
+      <c r="G32" s="101"/>
+      <c r="H32" s="101"/>
+      <c r="I32" s="101"/>
+      <c r="J32" s="101"/>
+      <c r="K32" s="101"/>
+      <c r="L32" s="101"/>
+      <c r="M32" s="101"/>
+      <c r="N32" s="101"/>
+      <c r="O32" s="101"/>
+      <c r="P32" s="101"/>
+      <c r="Q32" s="101"/>
+      <c r="R32" s="101"/>
+      <c r="S32" s="101"/>
+      <c r="T32" s="101"/>
+      <c r="U32" s="101"/>
+      <c r="V32" s="96" t="s">
         <v>8</v>
       </c>
-      <c r="W32" s="61"/>
-[...7 lines deleted...]
-      <c r="AE32" s="91"/>
+      <c r="W32" s="97"/>
+      <c r="X32" s="97"/>
+      <c r="Y32" s="97"/>
+      <c r="Z32" s="98"/>
+      <c r="AA32" s="99"/>
+      <c r="AB32" s="99"/>
+      <c r="AC32" s="99"/>
+      <c r="AD32" s="99"/>
+      <c r="AE32" s="100"/>
     </row>
     <row r="33" spans="1:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="92" t="s">
+      <c r="A33" s="102" t="s">
         <v>9</v>
       </c>
-      <c r="B33" s="60"/>
-      <c r="C33" s="93" t="s">
+      <c r="B33" s="103"/>
+      <c r="C33" s="145" t="s">
         <v>54</v>
       </c>
-      <c r="D33" s="94"/>
-[...26 lines deleted...]
-      <c r="AE33" s="95"/>
+      <c r="D33" s="146"/>
+      <c r="E33" s="146"/>
+      <c r="F33" s="146"/>
+      <c r="G33" s="146"/>
+      <c r="H33" s="146"/>
+      <c r="I33" s="146"/>
+      <c r="J33" s="146"/>
+      <c r="K33" s="146"/>
+      <c r="L33" s="146"/>
+      <c r="M33" s="146"/>
+      <c r="N33" s="146"/>
+      <c r="O33" s="146"/>
+      <c r="P33" s="146"/>
+      <c r="Q33" s="146"/>
+      <c r="R33" s="146"/>
+      <c r="S33" s="146"/>
+      <c r="T33" s="146"/>
+      <c r="U33" s="146"/>
+      <c r="V33" s="146"/>
+      <c r="W33" s="146"/>
+      <c r="X33" s="146"/>
+      <c r="Y33" s="146"/>
+      <c r="Z33" s="146"/>
+      <c r="AA33" s="146"/>
+      <c r="AB33" s="146"/>
+      <c r="AC33" s="146"/>
+      <c r="AD33" s="146"/>
+      <c r="AE33" s="147"/>
     </row>
     <row r="34" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="83" t="s">
+      <c r="A34" s="90" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="35"/>
-      <c r="C34" s="139" t="s">
+      <c r="B34" s="91"/>
+      <c r="C34" s="75" t="s">
         <v>23</v>
       </c>
-      <c r="D34" s="140"/>
-[...2 lines deleted...]
-      <c r="G34" s="33" t="s">
+      <c r="D34" s="76"/>
+      <c r="E34" s="76"/>
+      <c r="F34" s="77"/>
+      <c r="G34" s="121" t="s">
         <v>24</v>
       </c>
-      <c r="H34" s="34"/>
-[...8 lines deleted...]
-      <c r="Q34" s="100" t="s">
+      <c r="H34" s="122"/>
+      <c r="I34" s="91"/>
+      <c r="J34" s="105"/>
+      <c r="K34" s="105"/>
+      <c r="L34" s="105"/>
+      <c r="M34" s="105"/>
+      <c r="N34" s="105"/>
+      <c r="O34" s="105"/>
+      <c r="P34" s="106"/>
+      <c r="Q34" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="R34" s="100"/>
-[...12 lines deleted...]
-      <c r="AE34" s="71"/>
+      <c r="R34" s="72"/>
+      <c r="S34" s="72"/>
+      <c r="T34" s="72"/>
+      <c r="U34" s="72"/>
+      <c r="V34" s="72"/>
+      <c r="W34" s="73"/>
+      <c r="X34" s="73"/>
+      <c r="Y34" s="73"/>
+      <c r="Z34" s="73"/>
+      <c r="AA34" s="73"/>
+      <c r="AB34" s="73"/>
+      <c r="AC34" s="73"/>
+      <c r="AD34" s="73"/>
+      <c r="AE34" s="74"/>
     </row>
     <row r="35" spans="1:31" ht="6.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="84"/>
-[...8 lines deleted...]
-      <c r="J35" s="77" t="s">
+      <c r="A35" s="92"/>
+      <c r="B35" s="93"/>
+      <c r="C35" s="78"/>
+      <c r="D35" s="79"/>
+      <c r="E35" s="79"/>
+      <c r="F35" s="80"/>
+      <c r="G35" s="123"/>
+      <c r="H35" s="124"/>
+      <c r="I35" s="93"/>
+      <c r="J35" s="84" t="s">
         <v>26</v>
       </c>
-      <c r="K35" s="78"/>
-[...19 lines deleted...]
-      <c r="AE35" s="71"/>
+      <c r="K35" s="85"/>
+      <c r="L35" s="85"/>
+      <c r="M35" s="85"/>
+      <c r="N35" s="85"/>
+      <c r="O35" s="85"/>
+      <c r="P35" s="85"/>
+      <c r="Q35" s="72"/>
+      <c r="R35" s="72"/>
+      <c r="S35" s="72"/>
+      <c r="T35" s="72"/>
+      <c r="U35" s="72"/>
+      <c r="V35" s="72"/>
+      <c r="W35" s="73"/>
+      <c r="X35" s="73"/>
+      <c r="Y35" s="73"/>
+      <c r="Z35" s="73"/>
+      <c r="AA35" s="73"/>
+      <c r="AB35" s="73"/>
+      <c r="AC35" s="73"/>
+      <c r="AD35" s="73"/>
+      <c r="AE35" s="74"/>
     </row>
     <row r="36" spans="1:31" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="84"/>
-[...29 lines deleted...]
-      <c r="AE36" s="71"/>
+      <c r="A36" s="92"/>
+      <c r="B36" s="93"/>
+      <c r="C36" s="78"/>
+      <c r="D36" s="79"/>
+      <c r="E36" s="79"/>
+      <c r="F36" s="80"/>
+      <c r="G36" s="123"/>
+      <c r="H36" s="124"/>
+      <c r="I36" s="93"/>
+      <c r="J36" s="107"/>
+      <c r="K36" s="108"/>
+      <c r="L36" s="108"/>
+      <c r="M36" s="108"/>
+      <c r="N36" s="108"/>
+      <c r="O36" s="108"/>
+      <c r="P36" s="108"/>
+      <c r="Q36" s="72"/>
+      <c r="R36" s="72"/>
+      <c r="S36" s="72"/>
+      <c r="T36" s="72"/>
+      <c r="U36" s="72"/>
+      <c r="V36" s="72"/>
+      <c r="W36" s="73"/>
+      <c r="X36" s="73"/>
+      <c r="Y36" s="73"/>
+      <c r="Z36" s="73"/>
+      <c r="AA36" s="73"/>
+      <c r="AB36" s="73"/>
+      <c r="AC36" s="73"/>
+      <c r="AD36" s="73"/>
+      <c r="AE36" s="74"/>
     </row>
     <row r="37" spans="1:31" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="85"/>
-[...8 lines deleted...]
-      <c r="J37" s="77" t="s">
+      <c r="A37" s="94"/>
+      <c r="B37" s="95"/>
+      <c r="C37" s="81"/>
+      <c r="D37" s="82"/>
+      <c r="E37" s="82"/>
+      <c r="F37" s="83"/>
+      <c r="G37" s="125"/>
+      <c r="H37" s="126"/>
+      <c r="I37" s="95"/>
+      <c r="J37" s="84" t="s">
         <v>27</v>
       </c>
-      <c r="K37" s="78"/>
-[...5 lines deleted...]
-      <c r="Q37" s="100" t="s">
+      <c r="K37" s="85"/>
+      <c r="L37" s="85"/>
+      <c r="M37" s="85"/>
+      <c r="N37" s="85"/>
+      <c r="O37" s="85"/>
+      <c r="P37" s="85"/>
+      <c r="Q37" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="R37" s="100"/>
-[...4 lines deleted...]
-      <c r="W37" s="70" t="s">
+      <c r="R37" s="72"/>
+      <c r="S37" s="72"/>
+      <c r="T37" s="72"/>
+      <c r="U37" s="72"/>
+      <c r="V37" s="72"/>
+      <c r="W37" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="X37" s="70"/>
-[...6 lines deleted...]
-      <c r="AE37" s="71"/>
+      <c r="X37" s="73"/>
+      <c r="Y37" s="73"/>
+      <c r="Z37" s="73"/>
+      <c r="AA37" s="73"/>
+      <c r="AB37" s="73"/>
+      <c r="AC37" s="73"/>
+      <c r="AD37" s="73"/>
+      <c r="AE37" s="74"/>
     </row>
     <row r="38" spans="1:31" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="79" t="s">
+      <c r="A38" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="B38" s="80"/>
-[...7 lines deleted...]
-      <c r="J38" s="81" t="s">
+      <c r="B38" s="87"/>
+      <c r="C38" s="127"/>
+      <c r="D38" s="128"/>
+      <c r="E38" s="128"/>
+      <c r="F38" s="128"/>
+      <c r="G38" s="128"/>
+      <c r="H38" s="128"/>
+      <c r="I38" s="129"/>
+      <c r="J38" s="88" t="s">
         <v>31</v>
       </c>
-      <c r="K38" s="82"/>
-[...19 lines deleted...]
-      <c r="AE38" s="71"/>
+      <c r="K38" s="89"/>
+      <c r="L38" s="89"/>
+      <c r="M38" s="89"/>
+      <c r="N38" s="89"/>
+      <c r="O38" s="89"/>
+      <c r="P38" s="89"/>
+      <c r="Q38" s="72"/>
+      <c r="R38" s="72"/>
+      <c r="S38" s="72"/>
+      <c r="T38" s="72"/>
+      <c r="U38" s="72"/>
+      <c r="V38" s="72"/>
+      <c r="W38" s="73"/>
+      <c r="X38" s="73"/>
+      <c r="Y38" s="73"/>
+      <c r="Z38" s="73"/>
+      <c r="AA38" s="73"/>
+      <c r="AB38" s="73"/>
+      <c r="AC38" s="73"/>
+      <c r="AD38" s="73"/>
+      <c r="AE38" s="74"/>
     </row>
     <row r="39" spans="1:31" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="135" t="s">
+      <c r="A39" s="65" t="s">
         <v>45</v>
       </c>
-      <c r="B39" s="136"/>
-[...28 lines deleted...]
-      <c r="AE39" s="137"/>
+      <c r="B39" s="66"/>
+      <c r="C39" s="66"/>
+      <c r="D39" s="66"/>
+      <c r="E39" s="66"/>
+      <c r="F39" s="66"/>
+      <c r="G39" s="66"/>
+      <c r="H39" s="66"/>
+      <c r="I39" s="66"/>
+      <c r="J39" s="66"/>
+      <c r="K39" s="66"/>
+      <c r="L39" s="66"/>
+      <c r="M39" s="66"/>
+      <c r="N39" s="66"/>
+      <c r="O39" s="66"/>
+      <c r="P39" s="66"/>
+      <c r="Q39" s="66"/>
+      <c r="R39" s="66"/>
+      <c r="S39" s="66"/>
+      <c r="T39" s="66"/>
+      <c r="U39" s="66"/>
+      <c r="V39" s="66"/>
+      <c r="W39" s="66"/>
+      <c r="X39" s="66"/>
+      <c r="Y39" s="66"/>
+      <c r="Z39" s="66"/>
+      <c r="AA39" s="66"/>
+      <c r="AB39" s="66"/>
+      <c r="AC39" s="66"/>
+      <c r="AD39" s="66"/>
+      <c r="AE39" s="67"/>
     </row>
     <row r="40" spans="1:31" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="86" t="s">
+      <c r="A40" s="68" t="s">
         <v>46</v>
       </c>
-      <c r="B40" s="87"/>
-[...28 lines deleted...]
-      <c r="AE40" s="88"/>
+      <c r="B40" s="69"/>
+      <c r="C40" s="69"/>
+      <c r="D40" s="69"/>
+      <c r="E40" s="69"/>
+      <c r="F40" s="69"/>
+      <c r="G40" s="69"/>
+      <c r="H40" s="69"/>
+      <c r="I40" s="69"/>
+      <c r="J40" s="69"/>
+      <c r="K40" s="69"/>
+      <c r="L40" s="69"/>
+      <c r="M40" s="69"/>
+      <c r="N40" s="69"/>
+      <c r="O40" s="69"/>
+      <c r="P40" s="69"/>
+      <c r="Q40" s="69"/>
+      <c r="R40" s="69"/>
+      <c r="S40" s="69"/>
+      <c r="T40" s="69"/>
+      <c r="U40" s="69"/>
+      <c r="V40" s="69"/>
+      <c r="W40" s="69"/>
+      <c r="X40" s="69"/>
+      <c r="Y40" s="69"/>
+      <c r="Z40" s="69"/>
+      <c r="AA40" s="69"/>
+      <c r="AB40" s="69"/>
+      <c r="AC40" s="69"/>
+      <c r="AD40" s="69"/>
+      <c r="AE40" s="71"/>
     </row>
     <row r="41" spans="1:31" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="86" t="s">
+      <c r="A41" s="68" t="s">
         <v>32</v>
       </c>
-      <c r="B41" s="87"/>
-[...28 lines deleted...]
-      <c r="AE41" s="88"/>
+      <c r="B41" s="69"/>
+      <c r="C41" s="69"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="69"/>
+      <c r="F41" s="69"/>
+      <c r="G41" s="69"/>
+      <c r="H41" s="69"/>
+      <c r="I41" s="69"/>
+      <c r="J41" s="69"/>
+      <c r="K41" s="69"/>
+      <c r="L41" s="69"/>
+      <c r="M41" s="69"/>
+      <c r="N41" s="69"/>
+      <c r="O41" s="69"/>
+      <c r="P41" s="69"/>
+      <c r="Q41" s="69"/>
+      <c r="R41" s="69"/>
+      <c r="S41" s="69"/>
+      <c r="T41" s="69"/>
+      <c r="U41" s="69"/>
+      <c r="V41" s="69"/>
+      <c r="W41" s="69"/>
+      <c r="X41" s="69"/>
+      <c r="Y41" s="69"/>
+      <c r="Z41" s="69"/>
+      <c r="AA41" s="69"/>
+      <c r="AB41" s="69"/>
+      <c r="AC41" s="69"/>
+      <c r="AD41" s="69"/>
+      <c r="AE41" s="71"/>
     </row>
     <row r="42" spans="1:31" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="86" t="s">
+      <c r="A42" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="B42" s="87"/>
-[...17 lines deleted...]
-      <c r="T42" s="87" t="s">
+      <c r="B42" s="69"/>
+      <c r="C42" s="69"/>
+      <c r="D42" s="69"/>
+      <c r="E42" s="69"/>
+      <c r="F42" s="69"/>
+      <c r="G42" s="69"/>
+      <c r="H42" s="69"/>
+      <c r="I42" s="69"/>
+      <c r="J42" s="69"/>
+      <c r="K42" s="69"/>
+      <c r="L42" s="69"/>
+      <c r="M42" s="69"/>
+      <c r="N42" s="70"/>
+      <c r="O42" s="70"/>
+      <c r="P42" s="70"/>
+      <c r="Q42" s="70"/>
+      <c r="R42" s="70"/>
+      <c r="S42" s="70"/>
+      <c r="T42" s="69" t="s">
         <v>33</v>
       </c>
-      <c r="U42" s="87"/>
-[...9 lines deleted...]
-      <c r="AE42" s="88"/>
+      <c r="U42" s="69"/>
+      <c r="V42" s="69"/>
+      <c r="W42" s="69"/>
+      <c r="X42" s="69"/>
+      <c r="Y42" s="69"/>
+      <c r="Z42" s="69"/>
+      <c r="AA42" s="69"/>
+      <c r="AB42" s="69"/>
+      <c r="AC42" s="69"/>
+      <c r="AD42" s="69"/>
+      <c r="AE42" s="71"/>
     </row>
     <row r="43" spans="1:31" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="126" t="s">
+      <c r="A43" s="54" t="s">
         <v>34</v>
       </c>
-      <c r="B43" s="127"/>
-[...28 lines deleted...]
-      <c r="AE43" s="128"/>
+      <c r="B43" s="55"/>
+      <c r="C43" s="55"/>
+      <c r="D43" s="55"/>
+      <c r="E43" s="55"/>
+      <c r="F43" s="55"/>
+      <c r="G43" s="55"/>
+      <c r="H43" s="55"/>
+      <c r="I43" s="55"/>
+      <c r="J43" s="55"/>
+      <c r="K43" s="55"/>
+      <c r="L43" s="55"/>
+      <c r="M43" s="55"/>
+      <c r="N43" s="55"/>
+      <c r="O43" s="55"/>
+      <c r="P43" s="55"/>
+      <c r="Q43" s="55"/>
+      <c r="R43" s="55"/>
+      <c r="S43" s="55"/>
+      <c r="T43" s="55"/>
+      <c r="U43" s="55"/>
+      <c r="V43" s="55"/>
+      <c r="W43" s="55"/>
+      <c r="X43" s="55"/>
+      <c r="Y43" s="55"/>
+      <c r="Z43" s="55"/>
+      <c r="AA43" s="55"/>
+      <c r="AB43" s="55"/>
+      <c r="AC43" s="55"/>
+      <c r="AD43" s="55"/>
+      <c r="AE43" s="56"/>
     </row>
     <row r="44" spans="1:31" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="129"/>
-[...29 lines deleted...]
-      <c r="AE44" s="131"/>
+      <c r="A44" s="57"/>
+      <c r="B44" s="58"/>
+      <c r="C44" s="58"/>
+      <c r="D44" s="58"/>
+      <c r="E44" s="58"/>
+      <c r="F44" s="58"/>
+      <c r="G44" s="58"/>
+      <c r="H44" s="58"/>
+      <c r="I44" s="58"/>
+      <c r="J44" s="58"/>
+      <c r="K44" s="58"/>
+      <c r="L44" s="58"/>
+      <c r="M44" s="58"/>
+      <c r="N44" s="58"/>
+      <c r="O44" s="58"/>
+      <c r="P44" s="58"/>
+      <c r="Q44" s="58"/>
+      <c r="R44" s="58"/>
+      <c r="S44" s="58"/>
+      <c r="T44" s="58"/>
+      <c r="U44" s="58"/>
+      <c r="V44" s="58"/>
+      <c r="W44" s="58"/>
+      <c r="X44" s="58"/>
+      <c r="Y44" s="58"/>
+      <c r="Z44" s="58"/>
+      <c r="AA44" s="58"/>
+      <c r="AB44" s="58"/>
+      <c r="AC44" s="58"/>
+      <c r="AD44" s="58"/>
+      <c r="AE44" s="59"/>
     </row>
     <row r="45" spans="1:31" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="49"/>
-[...19 lines deleted...]
-      <c r="U45" s="132" t="s">
+      <c r="A45" s="60"/>
+      <c r="B45" s="61"/>
+      <c r="C45" s="61"/>
+      <c r="D45" s="61"/>
+      <c r="E45" s="61"/>
+      <c r="F45" s="61"/>
+      <c r="G45" s="61"/>
+      <c r="H45" s="61"/>
+      <c r="I45" s="61"/>
+      <c r="J45" s="61"/>
+      <c r="K45" s="61"/>
+      <c r="L45" s="61"/>
+      <c r="M45" s="61"/>
+      <c r="N45" s="61"/>
+      <c r="O45" s="61"/>
+      <c r="P45" s="61"/>
+      <c r="Q45" s="61"/>
+      <c r="R45" s="61"/>
+      <c r="S45" s="61"/>
+      <c r="T45" s="61"/>
+      <c r="U45" s="62" t="s">
         <v>35</v>
       </c>
-      <c r="V45" s="132"/>
-[...8 lines deleted...]
-      <c r="AE45" s="134"/>
+      <c r="V45" s="62"/>
+      <c r="W45" s="63"/>
+      <c r="X45" s="63"/>
+      <c r="Y45" s="63"/>
+      <c r="Z45" s="63"/>
+      <c r="AA45" s="63"/>
+      <c r="AB45" s="63"/>
+      <c r="AC45" s="63"/>
+      <c r="AD45" s="63"/>
+      <c r="AE45" s="64"/>
     </row>
     <row r="46" spans="1:31" ht="8.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="49"/>
-[...29 lines deleted...]
-      <c r="AE46" s="51"/>
+      <c r="A46" s="60"/>
+      <c r="B46" s="61"/>
+      <c r="C46" s="61"/>
+      <c r="D46" s="61"/>
+      <c r="E46" s="61"/>
+      <c r="F46" s="61"/>
+      <c r="G46" s="61"/>
+      <c r="H46" s="61"/>
+      <c r="I46" s="61"/>
+      <c r="J46" s="61"/>
+      <c r="K46" s="61"/>
+      <c r="L46" s="61"/>
+      <c r="M46" s="61"/>
+      <c r="N46" s="61"/>
+      <c r="O46" s="61"/>
+      <c r="P46" s="61"/>
+      <c r="Q46" s="61"/>
+      <c r="R46" s="61"/>
+      <c r="S46" s="61"/>
+      <c r="T46" s="61"/>
+      <c r="U46" s="61"/>
+      <c r="V46" s="61"/>
+      <c r="W46" s="61"/>
+      <c r="X46" s="61"/>
+      <c r="Y46" s="61"/>
+      <c r="Z46" s="61"/>
+      <c r="AA46" s="61"/>
+      <c r="AB46" s="61"/>
+      <c r="AC46" s="61"/>
+      <c r="AD46" s="61"/>
+      <c r="AE46" s="133"/>
     </row>
     <row r="47" spans="1:31" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="114" t="s">
+      <c r="A47" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="B47" s="105"/>
-[...5 lines deleted...]
-      <c r="H47" s="105" t="s">
+      <c r="B47" s="42"/>
+      <c r="C47" s="42"/>
+      <c r="D47" s="42"/>
+      <c r="E47" s="52"/>
+      <c r="F47" s="52"/>
+      <c r="G47" s="52"/>
+      <c r="H47" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="I47" s="105"/>
-[...9 lines deleted...]
-      <c r="S47" s="104" t="s">
+      <c r="I47" s="42"/>
+      <c r="J47" s="42"/>
+      <c r="K47" s="53"/>
+      <c r="L47" s="53"/>
+      <c r="M47" s="53"/>
+      <c r="N47" s="53"/>
+      <c r="O47" s="53"/>
+      <c r="P47" s="52"/>
+      <c r="Q47" s="52"/>
+      <c r="R47" s="52"/>
+      <c r="S47" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="T47" s="104"/>
-[...5 lines deleted...]
-      <c r="Z47" s="105" t="s">
+      <c r="T47" s="41"/>
+      <c r="U47" s="41"/>
+      <c r="V47" s="41"/>
+      <c r="W47" s="41"/>
+      <c r="X47" s="41"/>
+      <c r="Y47" s="41"/>
+      <c r="Z47" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="AA47" s="105"/>
-[...3 lines deleted...]
-      <c r="AE47" s="107"/>
+      <c r="AA47" s="42"/>
+      <c r="AB47" s="42"/>
+      <c r="AC47" s="43"/>
+      <c r="AD47" s="43"/>
+      <c r="AE47" s="44"/>
     </row>
     <row r="48" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="108"/>
-[...29 lines deleted...]
-      <c r="AE48" s="110"/>
+      <c r="A48" s="45"/>
+      <c r="B48" s="46"/>
+      <c r="C48" s="46"/>
+      <c r="D48" s="46"/>
+      <c r="E48" s="46"/>
+      <c r="F48" s="46"/>
+      <c r="G48" s="46"/>
+      <c r="H48" s="46"/>
+      <c r="I48" s="46"/>
+      <c r="J48" s="46"/>
+      <c r="K48" s="46"/>
+      <c r="L48" s="46"/>
+      <c r="M48" s="46"/>
+      <c r="N48" s="46"/>
+      <c r="O48" s="46"/>
+      <c r="P48" s="46"/>
+      <c r="Q48" s="46"/>
+      <c r="R48" s="46"/>
+      <c r="S48" s="46"/>
+      <c r="T48" s="46"/>
+      <c r="U48" s="46"/>
+      <c r="V48" s="46"/>
+      <c r="W48" s="46"/>
+      <c r="X48" s="46"/>
+      <c r="Y48" s="46"/>
+      <c r="Z48" s="46"/>
+      <c r="AA48" s="46"/>
+      <c r="AB48" s="46"/>
+      <c r="AC48" s="46"/>
+      <c r="AD48" s="46"/>
+      <c r="AE48" s="47"/>
     </row>
     <row r="49" spans="1:31" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="111" t="s">
+      <c r="A49" s="48" t="s">
         <v>38</v>
       </c>
-      <c r="B49" s="112"/>
-[...28 lines deleted...]
-      <c r="AE49" s="113"/>
+      <c r="B49" s="49"/>
+      <c r="C49" s="49"/>
+      <c r="D49" s="49"/>
+      <c r="E49" s="49"/>
+      <c r="F49" s="49"/>
+      <c r="G49" s="49"/>
+      <c r="H49" s="49"/>
+      <c r="I49" s="49"/>
+      <c r="J49" s="49"/>
+      <c r="K49" s="49"/>
+      <c r="L49" s="49"/>
+      <c r="M49" s="49"/>
+      <c r="N49" s="49"/>
+      <c r="O49" s="49"/>
+      <c r="P49" s="49"/>
+      <c r="Q49" s="49"/>
+      <c r="R49" s="49"/>
+      <c r="S49" s="49"/>
+      <c r="T49" s="49"/>
+      <c r="U49" s="49"/>
+      <c r="V49" s="49"/>
+      <c r="W49" s="49"/>
+      <c r="X49" s="49"/>
+      <c r="Y49" s="49"/>
+      <c r="Z49" s="49"/>
+      <c r="AA49" s="49"/>
+      <c r="AB49" s="49"/>
+      <c r="AC49" s="49"/>
+      <c r="AD49" s="49"/>
+      <c r="AE49" s="50"/>
     </row>
     <row r="50" spans="1:31" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="117" t="s">
+      <c r="A50" s="24" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="118"/>
-[...28 lines deleted...]
-      <c r="AE50" s="119"/>
+      <c r="B50" s="25"/>
+      <c r="C50" s="25"/>
+      <c r="D50" s="25"/>
+      <c r="E50" s="25"/>
+      <c r="F50" s="25"/>
+      <c r="G50" s="25"/>
+      <c r="H50" s="25"/>
+      <c r="I50" s="25"/>
+      <c r="J50" s="25"/>
+      <c r="K50" s="25"/>
+      <c r="L50" s="25"/>
+      <c r="M50" s="25"/>
+      <c r="N50" s="25"/>
+      <c r="O50" s="25"/>
+      <c r="P50" s="25"/>
+      <c r="Q50" s="25"/>
+      <c r="R50" s="25"/>
+      <c r="S50" s="25"/>
+      <c r="T50" s="25"/>
+      <c r="U50" s="25"/>
+      <c r="V50" s="25"/>
+      <c r="W50" s="25"/>
+      <c r="X50" s="25"/>
+      <c r="Y50" s="25"/>
+      <c r="Z50" s="25"/>
+      <c r="AA50" s="25"/>
+      <c r="AB50" s="25"/>
+      <c r="AC50" s="25"/>
+      <c r="AD50" s="25"/>
+      <c r="AE50" s="26"/>
     </row>
     <row r="51" spans="1:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="117" t="s">
+      <c r="A51" s="24" t="s">
         <v>52</v>
       </c>
-      <c r="B51" s="118"/>
-[...28 lines deleted...]
-      <c r="AE51" s="119"/>
+      <c r="B51" s="25"/>
+      <c r="C51" s="25"/>
+      <c r="D51" s="25"/>
+      <c r="E51" s="25"/>
+      <c r="F51" s="25"/>
+      <c r="G51" s="25"/>
+      <c r="H51" s="25"/>
+      <c r="I51" s="25"/>
+      <c r="J51" s="25"/>
+      <c r="K51" s="25"/>
+      <c r="L51" s="25"/>
+      <c r="M51" s="25"/>
+      <c r="N51" s="25"/>
+      <c r="O51" s="25"/>
+      <c r="P51" s="25"/>
+      <c r="Q51" s="25"/>
+      <c r="R51" s="25"/>
+      <c r="S51" s="25"/>
+      <c r="T51" s="25"/>
+      <c r="U51" s="25"/>
+      <c r="V51" s="25"/>
+      <c r="W51" s="25"/>
+      <c r="X51" s="25"/>
+      <c r="Y51" s="25"/>
+      <c r="Z51" s="25"/>
+      <c r="AA51" s="25"/>
+      <c r="AB51" s="25"/>
+      <c r="AC51" s="25"/>
+      <c r="AD51" s="25"/>
+      <c r="AE51" s="26"/>
     </row>
     <row r="52" spans="1:31" ht="12.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="101" t="s">
+      <c r="A52" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="B52" s="102"/>
-[...28 lines deleted...]
-      <c r="AE52" s="103"/>
+      <c r="B52" s="39"/>
+      <c r="C52" s="39"/>
+      <c r="D52" s="39"/>
+      <c r="E52" s="39"/>
+      <c r="F52" s="39"/>
+      <c r="G52" s="39"/>
+      <c r="H52" s="39"/>
+      <c r="I52" s="39"/>
+      <c r="J52" s="39"/>
+      <c r="K52" s="39"/>
+      <c r="L52" s="39"/>
+      <c r="M52" s="39"/>
+      <c r="N52" s="39"/>
+      <c r="O52" s="39"/>
+      <c r="P52" s="39"/>
+      <c r="Q52" s="39"/>
+      <c r="R52" s="39"/>
+      <c r="S52" s="39"/>
+      <c r="T52" s="39"/>
+      <c r="U52" s="39"/>
+      <c r="V52" s="39"/>
+      <c r="W52" s="39"/>
+      <c r="X52" s="39"/>
+      <c r="Y52" s="39"/>
+      <c r="Z52" s="39"/>
+      <c r="AA52" s="39"/>
+      <c r="AB52" s="39"/>
+      <c r="AC52" s="39"/>
+      <c r="AD52" s="39"/>
+      <c r="AE52" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="128">
-    <mergeCell ref="V9:Y10"/>
-[...63 lines deleted...]
-    <mergeCell ref="W1:AE1"/>
+    <mergeCell ref="K9:U10"/>
+    <mergeCell ref="K11:U12"/>
+    <mergeCell ref="K13:U14"/>
+    <mergeCell ref="K15:U16"/>
+    <mergeCell ref="K17:U18"/>
+    <mergeCell ref="K19:U20"/>
+    <mergeCell ref="B23:E24"/>
+    <mergeCell ref="F9:J10"/>
+    <mergeCell ref="F11:J12"/>
+    <mergeCell ref="F13:J14"/>
+    <mergeCell ref="F15:J16"/>
+    <mergeCell ref="F17:J18"/>
+    <mergeCell ref="F19:J20"/>
+    <mergeCell ref="F21:J22"/>
+    <mergeCell ref="F23:J24"/>
+    <mergeCell ref="F25:J26"/>
+    <mergeCell ref="Z17:AE18"/>
+    <mergeCell ref="Z29:AE30"/>
+    <mergeCell ref="Z23:AE24"/>
+    <mergeCell ref="V17:Y18"/>
+    <mergeCell ref="V19:Y20"/>
+    <mergeCell ref="V21:Y22"/>
+    <mergeCell ref="V23:Y24"/>
+    <mergeCell ref="B25:E26"/>
+    <mergeCell ref="Z25:AE26"/>
+    <mergeCell ref="K23:U24"/>
+    <mergeCell ref="K25:U26"/>
+    <mergeCell ref="B19:E20"/>
+    <mergeCell ref="Z19:AE20"/>
+    <mergeCell ref="B21:E22"/>
+    <mergeCell ref="Z21:AE22"/>
+    <mergeCell ref="K21:U22"/>
+    <mergeCell ref="V25:Y26"/>
+    <mergeCell ref="K27:U28"/>
+    <mergeCell ref="K29:U30"/>
+    <mergeCell ref="B27:E28"/>
+    <mergeCell ref="Z27:AE28"/>
+    <mergeCell ref="F27:J28"/>
     <mergeCell ref="J7:AE7"/>
     <mergeCell ref="G34:I37"/>
     <mergeCell ref="C38:I38"/>
     <mergeCell ref="A8:AE8"/>
     <mergeCell ref="B9:E10"/>
     <mergeCell ref="B11:E12"/>
     <mergeCell ref="A46:AE46"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="D6:P6"/>
     <mergeCell ref="Q6:AE6"/>
     <mergeCell ref="D7:I7"/>
     <mergeCell ref="B13:E14"/>
     <mergeCell ref="B15:E16"/>
     <mergeCell ref="B17:E18"/>
     <mergeCell ref="B31:U31"/>
     <mergeCell ref="V31:Y31"/>
     <mergeCell ref="Z31:AE31"/>
     <mergeCell ref="B32:U32"/>
     <mergeCell ref="Z9:AE10"/>
     <mergeCell ref="Z11:AE12"/>
     <mergeCell ref="Z13:AE14"/>
     <mergeCell ref="Z15:AE16"/>
-    <mergeCell ref="F25:J26"/>
-[...21 lines deleted...]
-    <mergeCell ref="F27:J28"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="N2:P2"/>
+    <mergeCell ref="Q2:V2"/>
+    <mergeCell ref="D3:V3"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="Z3:AE3"/>
+    <mergeCell ref="Z2:AE2"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D2:M2"/>
+    <mergeCell ref="W1:AE1"/>
+    <mergeCell ref="J37:P37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="J38:P38"/>
+    <mergeCell ref="A34:B37"/>
+    <mergeCell ref="A40:AE40"/>
+    <mergeCell ref="A41:AE41"/>
+    <mergeCell ref="V32:Y32"/>
+    <mergeCell ref="Z32:AE32"/>
+    <mergeCell ref="B29:E30"/>
+    <mergeCell ref="F29:J30"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:AE33"/>
+    <mergeCell ref="J34:P34"/>
+    <mergeCell ref="J35:P36"/>
+    <mergeCell ref="Q34:V36"/>
+    <mergeCell ref="W34:AE36"/>
+    <mergeCell ref="A52:AE52"/>
+    <mergeCell ref="V47:Y47"/>
+    <mergeCell ref="Z47:AB47"/>
+    <mergeCell ref="AC47:AE47"/>
+    <mergeCell ref="A48:AE48"/>
+    <mergeCell ref="A49:AE49"/>
+    <mergeCell ref="A47:D47"/>
+    <mergeCell ref="E47:G47"/>
+    <mergeCell ref="H47:J47"/>
+    <mergeCell ref="K47:O47"/>
+    <mergeCell ref="P47:R47"/>
+    <mergeCell ref="S47:U47"/>
+    <mergeCell ref="A51:AE51"/>
     <mergeCell ref="V27:Y28"/>
-    <mergeCell ref="K9:U10"/>
-[...13 lines deleted...]
-    <mergeCell ref="F23:J24"/>
+    <mergeCell ref="V29:Y30"/>
+    <mergeCell ref="V9:Y10"/>
+    <mergeCell ref="A50:AE50"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="D4:V4"/>
+    <mergeCell ref="W4:Y4"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="D5:AE5"/>
+    <mergeCell ref="V11:Y12"/>
+    <mergeCell ref="V13:Y14"/>
+    <mergeCell ref="V15:Y16"/>
+    <mergeCell ref="A43:AE43"/>
+    <mergeCell ref="A44:AE44"/>
+    <mergeCell ref="A45:T45"/>
+    <mergeCell ref="U45:AE45"/>
+    <mergeCell ref="A39:AE39"/>
+    <mergeCell ref="A42:M42"/>
+    <mergeCell ref="N42:S42"/>
+    <mergeCell ref="T42:AE42"/>
+    <mergeCell ref="Q37:V38"/>
+    <mergeCell ref="W37:AE38"/>
+    <mergeCell ref="C34:F37"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="A52" r:id="rId1" display="www.biocorefl.com" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="A52" r:id="rId1" display="www.biocorefl.com"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.31496062992125984" bottom="0.23622047244094491" header="0.15748031496062992" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="84" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <headerFooter>
     <oddFooter>&amp;LBFL-KQP-08-F01&amp;C(주)바이오푸드랩&amp;RA4 (210 x 297)</oddFooter>
   </headerFooter>
   <drawing r:id="rId3"/>
   <legacyDrawing r:id="rId4"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1038" r:id="rId5" name="Check Box 14">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>47625</xdr:colOff>
                     <xdr:row>4</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
@@ -6411,51 +6376,51 @@
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>이름 지정된 범위</vt:lpstr>
+        <vt:lpstr>이름이 지정된 범위</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>잔류농약,항생물질 검사의뢰서</vt:lpstr>
       <vt:lpstr>'잔류농약,항생물질 검사의뢰서'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Your Company Name</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Your User Name</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>