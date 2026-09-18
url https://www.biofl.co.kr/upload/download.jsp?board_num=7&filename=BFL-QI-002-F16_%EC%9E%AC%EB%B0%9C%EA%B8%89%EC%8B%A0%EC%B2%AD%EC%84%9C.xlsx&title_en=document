--- v0 (2026-05-05)
+++ v1 (2026-09-18)
@@ -1,67 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28324"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SK\Desktop\이슬기\2022년도\채널상담관련자료\2. 의뢰서양식(식품,축산,인터텍)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0DDE58EA-71B3-4B2E-8D00-5E0DCEC06DA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="600" yWindow="30" windowWidth="15480" windowHeight="8055"/>
+    <workbookView xWindow="1455" yWindow="1680" windowWidth="19665" windowHeight="14865" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="재발급신신청서" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
-[...3 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>대표자명</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>재발급신청서</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>신청인</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>사     유</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>제 품 명</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>위와 같은 사유로 재발급을 요청합니다.</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
@@ -83,79 +86,79 @@
   <si>
     <t>메    일</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>팩    스</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>전    화</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>업  체  명</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>소  재  지</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>접수번호</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>□ 사본 메일   □ 팩스   □ 원본 우편발송</t>
-[...6 lines deleted...]
-  <si>
     <t xml:space="preserve">(인)  </t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>㈜바이오푸드랩</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>서울특별시 구로구 디지털로30길 28, 1410호-1414호(구로동,마리오타워) TEL.070-7410-1400 FAX.070-7410-1430~1</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>w w w . b i o f l . c o . k r</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>□  사본 메일   □ 팩스   □ 원본 우편발송</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t xml:space="preserve">년     월     일  </t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="16">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -239,51 +242,51 @@
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
+      <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -322,337 +325,350 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment horizontal="right" wrapText="1" indent="1"/>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
-[...32 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>24</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>30</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>113540</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="그림 2" descr="BFL-CI (New)세로형.jpg"/>
+        <xdr:cNvPr id="3" name="그림 2" descr="BFL-CI (New)세로형.jpg">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5838825" y="28575"/>
           <a:ext cx="1228725" cy="723140"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -785,1050 +801,1047 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AE28"/>
   <sheetViews>
-    <sheetView showZeros="0" tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showZeros="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A14" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="D9" sqref="D9:AE19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="5.125" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="32" max="16384" width="9" style="1"/>
+    <col min="1" max="2" width="5.125" customWidth="1"/>
+    <col min="3" max="6" width="4.125" customWidth="1"/>
+    <col min="7" max="7" width="3.375" customWidth="1"/>
+    <col min="8" max="13" width="2.625" customWidth="1"/>
+    <col min="14" max="16" width="2.75" customWidth="1"/>
+    <col min="17" max="18" width="1.625" customWidth="1"/>
+    <col min="19" max="20" width="3.125" customWidth="1"/>
+    <col min="21" max="21" width="2.875" customWidth="1"/>
+    <col min="22" max="29" width="2.625" customWidth="1"/>
+    <col min="30" max="30" width="4" customWidth="1"/>
+    <col min="31" max="31" width="3.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="12" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="33" t="s">
+    <row r="1" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="1:31" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+      <c r="M2" s="10"/>
+      <c r="N2" s="10"/>
+      <c r="O2" s="10"/>
+      <c r="P2" s="10"/>
+      <c r="Q2" s="10"/>
+      <c r="R2" s="10"/>
+      <c r="S2" s="10"/>
+      <c r="T2" s="10"/>
+      <c r="U2" s="10"/>
+      <c r="V2" s="11"/>
+      <c r="W2" s="3"/>
+      <c r="X2" s="3"/>
+      <c r="Y2" s="3"/>
+      <c r="Z2" s="3"/>
+      <c r="AA2" s="3"/>
+      <c r="AB2" s="3"/>
+      <c r="AC2" s="3"/>
+      <c r="AD2" s="3"/>
+      <c r="AE2" s="3"/>
+    </row>
+    <row r="3" spans="1:31" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="16"/>
+      <c r="B3" s="16"/>
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="16"/>
+      <c r="I3" s="16"/>
+      <c r="J3" s="16"/>
+      <c r="K3" s="16"/>
+      <c r="L3" s="16"/>
+      <c r="M3" s="16"/>
+      <c r="N3" s="16"/>
+      <c r="O3" s="16"/>
+      <c r="P3" s="16"/>
+      <c r="Q3" s="16"/>
+      <c r="R3" s="16"/>
+      <c r="S3" s="16"/>
+      <c r="T3" s="16"/>
+      <c r="U3" s="16"/>
+      <c r="V3" s="16"/>
+      <c r="W3" s="16"/>
+      <c r="X3" s="16"/>
+      <c r="Y3" s="16"/>
+      <c r="Z3" s="16"/>
+      <c r="AA3" s="16"/>
+      <c r="AB3" s="16"/>
+      <c r="AC3" s="16"/>
+      <c r="AD3" s="16"/>
+      <c r="AE3" s="16"/>
+    </row>
+    <row r="4" spans="1:31" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="8"/>
+      <c r="C4" s="8"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="12"/>
+      <c r="P4" s="12"/>
+      <c r="Q4" s="12"/>
+      <c r="R4" s="12"/>
+      <c r="S4" s="12"/>
+      <c r="T4" s="12"/>
+      <c r="U4" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="V4" s="8"/>
+      <c r="W4" s="8"/>
+      <c r="X4" s="8"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5"/>
+      <c r="AA4" s="5"/>
+      <c r="AB4" s="5"/>
+      <c r="AC4" s="5"/>
+      <c r="AD4" s="5"/>
+      <c r="AE4" s="5"/>
+    </row>
+    <row r="5" spans="1:31" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="8"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+      <c r="AC5" s="5"/>
+      <c r="AD5" s="5"/>
+      <c r="AE5" s="5"/>
+    </row>
+    <row r="6" spans="1:31" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="8"/>
+      <c r="C6" s="8"/>
+      <c r="D6" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="V6" s="8"/>
+      <c r="W6" s="8"/>
+      <c r="X6" s="8"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="5"/>
+    </row>
+    <row r="7" spans="1:31" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="31"/>
+      <c r="F7" s="31"/>
+      <c r="G7" s="31"/>
+      <c r="H7" s="31"/>
+      <c r="I7" s="31"/>
+      <c r="J7" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="K7" s="30"/>
+      <c r="L7" s="30"/>
+      <c r="M7" s="30"/>
+      <c r="N7" s="30"/>
+      <c r="O7" s="35"/>
+      <c r="P7" s="31"/>
+      <c r="Q7" s="31"/>
+      <c r="R7" s="31"/>
+      <c r="S7" s="31"/>
+      <c r="T7" s="31"/>
+      <c r="U7" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="V7" s="30"/>
+      <c r="W7" s="30"/>
+      <c r="X7" s="30"/>
+      <c r="Y7" s="31"/>
+      <c r="Z7" s="31"/>
+      <c r="AA7" s="31"/>
+      <c r="AB7" s="31"/>
+      <c r="AC7" s="31"/>
+      <c r="AD7" s="31"/>
+      <c r="AE7" s="31"/>
+    </row>
+    <row r="8" spans="1:31" ht="35.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="6"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="25"/>
+      <c r="E8" s="25"/>
+      <c r="F8" s="25"/>
+      <c r="G8" s="25"/>
+      <c r="H8" s="25"/>
+      <c r="I8" s="25"/>
+      <c r="J8" s="25"/>
+      <c r="K8" s="25"/>
+      <c r="L8" s="25"/>
+      <c r="M8" s="25"/>
+      <c r="N8" s="25"/>
+      <c r="O8" s="25"/>
+      <c r="P8" s="25"/>
+      <c r="Q8" s="25"/>
+      <c r="R8" s="25"/>
+      <c r="S8" s="25"/>
+      <c r="T8" s="25"/>
+      <c r="U8" s="25"/>
+      <c r="V8" s="25"/>
+      <c r="W8" s="25"/>
+      <c r="X8" s="25"/>
+      <c r="Y8" s="25"/>
+      <c r="Z8" s="25"/>
+      <c r="AA8" s="25"/>
+      <c r="AB8" s="25"/>
+      <c r="AC8" s="25"/>
+      <c r="AD8" s="25"/>
+      <c r="AE8" s="25"/>
+    </row>
+    <row r="9" spans="1:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="36"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="36"/>
+      <c r="G9" s="36"/>
+      <c r="H9" s="36"/>
+      <c r="I9" s="36"/>
+      <c r="J9" s="36"/>
+      <c r="K9" s="36"/>
+      <c r="L9" s="36"/>
+      <c r="M9" s="36"/>
+      <c r="N9" s="36"/>
+      <c r="O9" s="36"/>
+      <c r="P9" s="36"/>
+      <c r="Q9" s="36"/>
+      <c r="R9" s="36"/>
+      <c r="S9" s="36"/>
+      <c r="T9" s="36"/>
+      <c r="U9" s="36"/>
+      <c r="V9" s="36"/>
+      <c r="W9" s="36"/>
+      <c r="X9" s="36"/>
+      <c r="Y9" s="36"/>
+      <c r="Z9" s="36"/>
+      <c r="AA9" s="36"/>
+      <c r="AB9" s="36"/>
+      <c r="AC9" s="36"/>
+      <c r="AD9" s="36"/>
+      <c r="AE9" s="36"/>
+    </row>
+    <row r="10" spans="1:31" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="4"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="36"/>
+      <c r="E10" s="36"/>
+      <c r="F10" s="36"/>
+      <c r="G10" s="36"/>
+      <c r="H10" s="36"/>
+      <c r="I10" s="36"/>
+      <c r="J10" s="36"/>
+      <c r="K10" s="36"/>
+      <c r="L10" s="36"/>
+      <c r="M10" s="36"/>
+      <c r="N10" s="36"/>
+      <c r="O10" s="36"/>
+      <c r="P10" s="36"/>
+      <c r="Q10" s="36"/>
+      <c r="R10" s="36"/>
+      <c r="S10" s="36"/>
+      <c r="T10" s="36"/>
+      <c r="U10" s="36"/>
+      <c r="V10" s="36"/>
+      <c r="W10" s="36"/>
+      <c r="X10" s="36"/>
+      <c r="Y10" s="36"/>
+      <c r="Z10" s="36"/>
+      <c r="AA10" s="36"/>
+      <c r="AB10" s="36"/>
+      <c r="AC10" s="36"/>
+      <c r="AD10" s="36"/>
+      <c r="AE10" s="36"/>
+    </row>
+    <row r="11" spans="1:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="4"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="36"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="36"/>
+      <c r="G11" s="36"/>
+      <c r="H11" s="36"/>
+      <c r="I11" s="36"/>
+      <c r="J11" s="36"/>
+      <c r="K11" s="36"/>
+      <c r="L11" s="36"/>
+      <c r="M11" s="36"/>
+      <c r="N11" s="36"/>
+      <c r="O11" s="36"/>
+      <c r="P11" s="36"/>
+      <c r="Q11" s="36"/>
+      <c r="R11" s="36"/>
+      <c r="S11" s="36"/>
+      <c r="T11" s="36"/>
+      <c r="U11" s="36"/>
+      <c r="V11" s="36"/>
+      <c r="W11" s="36"/>
+      <c r="X11" s="36"/>
+      <c r="Y11" s="36"/>
+      <c r="Z11" s="36"/>
+      <c r="AA11" s="36"/>
+      <c r="AB11" s="36"/>
+      <c r="AC11" s="36"/>
+      <c r="AD11" s="36"/>
+      <c r="AE11" s="36"/>
+    </row>
+    <row r="12" spans="1:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="4"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="36"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="36"/>
+      <c r="H12" s="36"/>
+      <c r="I12" s="36"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="36"/>
+      <c r="L12" s="36"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="36"/>
+      <c r="O12" s="36"/>
+      <c r="P12" s="36"/>
+      <c r="Q12" s="36"/>
+      <c r="R12" s="36"/>
+      <c r="S12" s="36"/>
+      <c r="T12" s="36"/>
+      <c r="U12" s="36"/>
+      <c r="V12" s="36"/>
+      <c r="W12" s="36"/>
+      <c r="X12" s="36"/>
+      <c r="Y12" s="36"/>
+      <c r="Z12" s="36"/>
+      <c r="AA12" s="36"/>
+      <c r="AB12" s="36"/>
+      <c r="AC12" s="36"/>
+      <c r="AD12" s="36"/>
+      <c r="AE12" s="36"/>
+    </row>
+    <row r="13" spans="1:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="4"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="36"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="36"/>
+      <c r="G13" s="36"/>
+      <c r="H13" s="36"/>
+      <c r="I13" s="36"/>
+      <c r="J13" s="36"/>
+      <c r="K13" s="36"/>
+      <c r="L13" s="36"/>
+      <c r="M13" s="36"/>
+      <c r="N13" s="36"/>
+      <c r="O13" s="36"/>
+      <c r="P13" s="36"/>
+      <c r="Q13" s="36"/>
+      <c r="R13" s="36"/>
+      <c r="S13" s="36"/>
+      <c r="T13" s="36"/>
+      <c r="U13" s="36"/>
+      <c r="V13" s="36"/>
+      <c r="W13" s="36"/>
+      <c r="X13" s="36"/>
+      <c r="Y13" s="36"/>
+      <c r="Z13" s="36"/>
+      <c r="AA13" s="36"/>
+      <c r="AB13" s="36"/>
+      <c r="AC13" s="36"/>
+      <c r="AD13" s="36"/>
+      <c r="AE13" s="36"/>
+    </row>
+    <row r="14" spans="1:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="4"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="36"/>
+      <c r="E14" s="36"/>
+      <c r="F14" s="36"/>
+      <c r="G14" s="36"/>
+      <c r="H14" s="36"/>
+      <c r="I14" s="36"/>
+      <c r="J14" s="36"/>
+      <c r="K14" s="36"/>
+      <c r="L14" s="36"/>
+      <c r="M14" s="36"/>
+      <c r="N14" s="36"/>
+      <c r="O14" s="36"/>
+      <c r="P14" s="36"/>
+      <c r="Q14" s="36"/>
+      <c r="R14" s="36"/>
+      <c r="S14" s="36"/>
+      <c r="T14" s="36"/>
+      <c r="U14" s="36"/>
+      <c r="V14" s="36"/>
+      <c r="W14" s="36"/>
+      <c r="X14" s="36"/>
+      <c r="Y14" s="36"/>
+      <c r="Z14" s="36"/>
+      <c r="AA14" s="36"/>
+      <c r="AB14" s="36"/>
+      <c r="AC14" s="36"/>
+      <c r="AD14" s="36"/>
+      <c r="AE14" s="36"/>
+    </row>
+    <row r="15" spans="1:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="36"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="36"/>
+      <c r="G15" s="36"/>
+      <c r="H15" s="36"/>
+      <c r="I15" s="36"/>
+      <c r="J15" s="36"/>
+      <c r="K15" s="36"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="36"/>
+      <c r="N15" s="36"/>
+      <c r="O15" s="36"/>
+      <c r="P15" s="36"/>
+      <c r="Q15" s="36"/>
+      <c r="R15" s="36"/>
+      <c r="S15" s="36"/>
+      <c r="T15" s="36"/>
+      <c r="U15" s="36"/>
+      <c r="V15" s="36"/>
+      <c r="W15" s="36"/>
+      <c r="X15" s="36"/>
+      <c r="Y15" s="36"/>
+      <c r="Z15" s="36"/>
+      <c r="AA15" s="36"/>
+      <c r="AB15" s="36"/>
+      <c r="AC15" s="36"/>
+      <c r="AD15" s="36"/>
+      <c r="AE15" s="36"/>
+    </row>
+    <row r="16" spans="1:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="4"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="36"/>
+      <c r="E16" s="36"/>
+      <c r="F16" s="36"/>
+      <c r="G16" s="36"/>
+      <c r="H16" s="36"/>
+      <c r="I16" s="36"/>
+      <c r="J16" s="36"/>
+      <c r="K16" s="36"/>
+      <c r="L16" s="36"/>
+      <c r="M16" s="36"/>
+      <c r="N16" s="36"/>
+      <c r="O16" s="36"/>
+      <c r="P16" s="36"/>
+      <c r="Q16" s="36"/>
+      <c r="R16" s="36"/>
+      <c r="S16" s="36"/>
+      <c r="T16" s="36"/>
+      <c r="U16" s="36"/>
+      <c r="V16" s="36"/>
+      <c r="W16" s="36"/>
+      <c r="X16" s="36"/>
+      <c r="Y16" s="36"/>
+      <c r="Z16" s="36"/>
+      <c r="AA16" s="36"/>
+      <c r="AB16" s="36"/>
+      <c r="AC16" s="36"/>
+      <c r="AD16" s="36"/>
+      <c r="AE16" s="36"/>
+    </row>
+    <row r="17" spans="1:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="36"/>
+      <c r="E17" s="36"/>
+      <c r="F17" s="36"/>
+      <c r="G17" s="36"/>
+      <c r="H17" s="36"/>
+      <c r="I17" s="36"/>
+      <c r="J17" s="36"/>
+      <c r="K17" s="36"/>
+      <c r="L17" s="36"/>
+      <c r="M17" s="36"/>
+      <c r="N17" s="36"/>
+      <c r="O17" s="36"/>
+      <c r="P17" s="36"/>
+      <c r="Q17" s="36"/>
+      <c r="R17" s="36"/>
+      <c r="S17" s="36"/>
+      <c r="T17" s="36"/>
+      <c r="U17" s="36"/>
+      <c r="V17" s="36"/>
+      <c r="W17" s="36"/>
+      <c r="X17" s="36"/>
+      <c r="Y17" s="36"/>
+      <c r="Z17" s="36"/>
+      <c r="AA17" s="36"/>
+      <c r="AB17" s="36"/>
+      <c r="AC17" s="36"/>
+      <c r="AD17" s="36"/>
+      <c r="AE17" s="36"/>
+    </row>
+    <row r="18" spans="1:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="4"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="36"/>
+      <c r="E18" s="36"/>
+      <c r="F18" s="36"/>
+      <c r="G18" s="36"/>
+      <c r="H18" s="36"/>
+      <c r="I18" s="36"/>
+      <c r="J18" s="36"/>
+      <c r="K18" s="36"/>
+      <c r="L18" s="36"/>
+      <c r="M18" s="36"/>
+      <c r="N18" s="36"/>
+      <c r="O18" s="36"/>
+      <c r="P18" s="36"/>
+      <c r="Q18" s="36"/>
+      <c r="R18" s="36"/>
+      <c r="S18" s="36"/>
+      <c r="T18" s="36"/>
+      <c r="U18" s="36"/>
+      <c r="V18" s="36"/>
+      <c r="W18" s="36"/>
+      <c r="X18" s="36"/>
+      <c r="Y18" s="36"/>
+      <c r="Z18" s="36"/>
+      <c r="AA18" s="36"/>
+      <c r="AB18" s="36"/>
+      <c r="AC18" s="36"/>
+      <c r="AD18" s="36"/>
+      <c r="AE18" s="36"/>
+    </row>
+    <row r="19" spans="1:31" ht="201" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="4"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
+      <c r="D19" s="36"/>
+      <c r="E19" s="36"/>
+      <c r="F19" s="36"/>
+      <c r="G19" s="36"/>
+      <c r="H19" s="36"/>
+      <c r="I19" s="36"/>
+      <c r="J19" s="36"/>
+      <c r="K19" s="36"/>
+      <c r="L19" s="36"/>
+      <c r="M19" s="36"/>
+      <c r="N19" s="36"/>
+      <c r="O19" s="36"/>
+      <c r="P19" s="36"/>
+      <c r="Q19" s="36"/>
+      <c r="R19" s="36"/>
+      <c r="S19" s="36"/>
+      <c r="T19" s="36"/>
+      <c r="U19" s="36"/>
+      <c r="V19" s="36"/>
+      <c r="W19" s="36"/>
+      <c r="X19" s="36"/>
+      <c r="Y19" s="36"/>
+      <c r="Z19" s="36"/>
+      <c r="AA19" s="36"/>
+      <c r="AB19" s="36"/>
+      <c r="AC19" s="36"/>
+      <c r="AD19" s="36"/>
+      <c r="AE19" s="36"/>
+    </row>
+    <row r="20" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" s="17"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="17"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="17"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="17"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="17"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="17"/>
+      <c r="N20" s="17"/>
+      <c r="O20" s="17"/>
+      <c r="P20" s="17"/>
+      <c r="Q20" s="17"/>
+      <c r="R20" s="17"/>
+      <c r="S20" s="17"/>
+      <c r="T20" s="17"/>
+      <c r="U20" s="17"/>
+      <c r="V20" s="17"/>
+      <c r="W20" s="17"/>
+      <c r="X20" s="17"/>
+      <c r="Y20" s="17"/>
+      <c r="Z20" s="17"/>
+      <c r="AA20" s="17"/>
+      <c r="AB20" s="17"/>
+      <c r="AC20" s="17"/>
+      <c r="AD20" s="17"/>
+      <c r="AE20" s="17"/>
+    </row>
+    <row r="21" spans="1:31" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" s="21"/>
+      <c r="C21" s="21"/>
+      <c r="D21" s="21"/>
+      <c r="E21" s="21"/>
+      <c r="F21" s="21"/>
+      <c r="G21" s="21"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="21"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21"/>
+      <c r="L21" s="21"/>
+      <c r="M21" s="21"/>
+      <c r="N21" s="21"/>
+      <c r="O21" s="21"/>
+      <c r="P21" s="21"/>
+      <c r="Q21" s="21"/>
+      <c r="R21" s="21"/>
+      <c r="S21" s="21"/>
+      <c r="T21" s="21"/>
+      <c r="U21" s="21"/>
+      <c r="V21" s="21"/>
+      <c r="W21" s="21"/>
+      <c r="X21" s="21"/>
+      <c r="Y21" s="21"/>
+      <c r="Z21" s="21"/>
+      <c r="AA21" s="21"/>
+      <c r="AB21" s="21"/>
+      <c r="AC21" s="21"/>
+      <c r="AD21" s="21"/>
+      <c r="AE21" s="21"/>
+    </row>
+    <row r="22" spans="1:31" ht="6.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="22"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="22"/>
+      <c r="D22" s="22"/>
+      <c r="E22" s="22"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="22"/>
+      <c r="H22" s="22"/>
+      <c r="I22" s="22"/>
+      <c r="J22" s="22"/>
+      <c r="K22" s="22"/>
+      <c r="L22" s="22"/>
+      <c r="M22" s="22"/>
+      <c r="N22" s="22"/>
+      <c r="O22" s="22"/>
+      <c r="P22" s="22"/>
+      <c r="Q22" s="22"/>
+      <c r="R22" s="22"/>
+      <c r="S22" s="22"/>
+      <c r="T22" s="22"/>
+      <c r="U22" s="22"/>
+      <c r="V22" s="22"/>
+      <c r="W22" s="22"/>
+      <c r="X22" s="22"/>
+      <c r="Y22" s="22"/>
+      <c r="Z22" s="22"/>
+      <c r="AA22" s="22"/>
+      <c r="AB22" s="22"/>
+      <c r="AC22" s="22"/>
+      <c r="AD22" s="22"/>
+      <c r="AE22" s="22"/>
+    </row>
+    <row r="23" spans="1:31" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="33"/>
+      <c r="C23" s="33"/>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="33"/>
+      <c r="I23" s="33"/>
+      <c r="J23" s="33"/>
+      <c r="K23" s="33"/>
+      <c r="L23" s="33"/>
+      <c r="M23" s="33"/>
+      <c r="N23" s="33"/>
+      <c r="O23" s="33"/>
+      <c r="P23" s="33"/>
+      <c r="Q23" s="33"/>
+      <c r="R23" s="34"/>
+      <c r="S23" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="34"/>
-[...145 lines deleted...]
-      <c r="D6" s="8" t="s">
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="X23" s="32"/>
+      <c r="Y23" s="32"/>
+      <c r="Z23" s="32"/>
+      <c r="AA23" s="32"/>
+      <c r="AB23" s="32"/>
+      <c r="AC23" s="32"/>
+      <c r="AD23" s="32"/>
+      <c r="AE23" s="1"/>
+    </row>
+    <row r="24" spans="1:31" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="33"/>
+      <c r="B24" s="33"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="33"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="33"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="33"/>
+      <c r="N24" s="33"/>
+      <c r="O24" s="33"/>
+      <c r="P24" s="33"/>
+      <c r="Q24" s="33"/>
+      <c r="R24" s="34"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="32"/>
+      <c r="X24" s="32"/>
+      <c r="Y24" s="32"/>
+      <c r="Z24" s="32"/>
+      <c r="AA24" s="32"/>
+      <c r="AB24" s="32"/>
+      <c r="AC24" s="32"/>
+      <c r="AD24" s="32"/>
+      <c r="AE24" s="2"/>
+    </row>
+    <row r="25" spans="1:31" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="23"/>
+      <c r="B25" s="23"/>
+      <c r="C25" s="23"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="23"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="23"/>
+      <c r="L25" s="23"/>
+      <c r="M25" s="23"/>
+      <c r="N25" s="23"/>
+      <c r="O25" s="23"/>
+      <c r="P25" s="23"/>
+      <c r="Q25" s="23"/>
+      <c r="R25" s="23"/>
+      <c r="S25" s="23"/>
+      <c r="T25" s="23"/>
+      <c r="U25" s="23"/>
+      <c r="V25" s="23"/>
+      <c r="W25" s="23"/>
+      <c r="X25" s="23"/>
+      <c r="Y25" s="23"/>
+      <c r="Z25" s="23"/>
+      <c r="AA25" s="23"/>
+      <c r="AB25" s="23"/>
+      <c r="AC25" s="23"/>
+      <c r="AD25" s="23"/>
+      <c r="AE25" s="24"/>
+    </row>
+    <row r="26" spans="1:31" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="E6" s="9"/>
-[...109 lines deleted...]
-      <c r="D9" s="26" t="s">
+      <c r="B26" s="19"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="19"/>
+      <c r="E26" s="19"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="19"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="19"/>
+      <c r="J26" s="19"/>
+      <c r="K26" s="19"/>
+      <c r="L26" s="19"/>
+      <c r="M26" s="19"/>
+      <c r="N26" s="19"/>
+      <c r="O26" s="19"/>
+      <c r="P26" s="19"/>
+      <c r="Q26" s="19"/>
+      <c r="R26" s="19"/>
+      <c r="S26" s="19"/>
+      <c r="T26" s="19"/>
+      <c r="U26" s="19"/>
+      <c r="V26" s="19"/>
+      <c r="W26" s="19"/>
+      <c r="X26" s="19"/>
+      <c r="Y26" s="19"/>
+      <c r="Z26" s="19"/>
+      <c r="AA26" s="19"/>
+      <c r="AB26" s="19"/>
+      <c r="AC26" s="19"/>
+      <c r="AD26" s="19"/>
+      <c r="AE26" s="20"/>
+    </row>
+    <row r="27" spans="1:31" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="E9" s="26"/>
-[...487 lines deleted...]
-      <c r="W23" s="13" t="s">
+      <c r="B27" s="27"/>
+      <c r="C27" s="27"/>
+      <c r="D27" s="27"/>
+      <c r="E27" s="27"/>
+      <c r="F27" s="27"/>
+      <c r="G27" s="27"/>
+      <c r="H27" s="27"/>
+      <c r="I27" s="27"/>
+      <c r="J27" s="27"/>
+      <c r="K27" s="27"/>
+      <c r="L27" s="27"/>
+      <c r="M27" s="27"/>
+      <c r="N27" s="27"/>
+      <c r="O27" s="27"/>
+      <c r="P27" s="27"/>
+      <c r="Q27" s="27"/>
+      <c r="R27" s="27"/>
+      <c r="S27" s="27"/>
+      <c r="T27" s="27"/>
+      <c r="U27" s="27"/>
+      <c r="V27" s="27"/>
+      <c r="W27" s="27"/>
+      <c r="X27" s="27"/>
+      <c r="Y27" s="27"/>
+      <c r="Z27" s="27"/>
+      <c r="AA27" s="27"/>
+      <c r="AB27" s="27"/>
+      <c r="AC27" s="27"/>
+      <c r="AD27" s="27"/>
+      <c r="AE27" s="28"/>
+    </row>
+    <row r="28" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="X23" s="13"/>
-[...177 lines deleted...]
-      <c r="AE28" s="18"/>
+      <c r="B28" s="14"/>
+      <c r="C28" s="14"/>
+      <c r="D28" s="14"/>
+      <c r="E28" s="14"/>
+      <c r="F28" s="14"/>
+      <c r="G28" s="14"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="14"/>
+      <c r="L28" s="14"/>
+      <c r="M28" s="14"/>
+      <c r="N28" s="14"/>
+      <c r="O28" s="14"/>
+      <c r="P28" s="14"/>
+      <c r="Q28" s="14"/>
+      <c r="R28" s="14"/>
+      <c r="S28" s="14"/>
+      <c r="T28" s="14"/>
+      <c r="U28" s="14"/>
+      <c r="V28" s="14"/>
+      <c r="W28" s="14"/>
+      <c r="X28" s="14"/>
+      <c r="Y28" s="14"/>
+      <c r="Z28" s="14"/>
+      <c r="AA28" s="14"/>
+      <c r="AB28" s="14"/>
+      <c r="AC28" s="14"/>
+      <c r="AD28" s="14"/>
+      <c r="AE28" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="37">
-    <mergeCell ref="W2:AE2"/>
-[...10 lines deleted...]
-    <mergeCell ref="O7:T7"/>
+    <mergeCell ref="D7:I7"/>
+    <mergeCell ref="Y7:AE7"/>
+    <mergeCell ref="S23:V24"/>
+    <mergeCell ref="W23:AD24"/>
+    <mergeCell ref="A23:R24"/>
     <mergeCell ref="A28:AE28"/>
     <mergeCell ref="A3:AE3"/>
     <mergeCell ref="A20:AE20"/>
     <mergeCell ref="A26:AE26"/>
     <mergeCell ref="A9:C19"/>
     <mergeCell ref="A21:AE21"/>
     <mergeCell ref="D9:AE19"/>
     <mergeCell ref="A22:AE22"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A25:AE25"/>
     <mergeCell ref="U4:X4"/>
     <mergeCell ref="U5:X5"/>
     <mergeCell ref="D8:AE8"/>
     <mergeCell ref="A27:AE27"/>
     <mergeCell ref="A6:C6"/>
     <mergeCell ref="U6:X6"/>
+    <mergeCell ref="W2:AE2"/>
+    <mergeCell ref="J4:N4"/>
+    <mergeCell ref="D4:I4"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="A2:V2"/>
+    <mergeCell ref="Y4:AE4"/>
+    <mergeCell ref="Y5:AE5"/>
+    <mergeCell ref="O4:T4"/>
+    <mergeCell ref="D5:T5"/>
+    <mergeCell ref="O7:T7"/>
     <mergeCell ref="D6:T6"/>
     <mergeCell ref="Y6:AE6"/>
     <mergeCell ref="U7:X7"/>
     <mergeCell ref="J7:N7"/>
-    <mergeCell ref="D7:I7"/>
-[...3 lines deleted...]
-    <mergeCell ref="A23:R24"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.39370078740157483" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;LBFL-QI-002-F16&amp;C(주)바이오푸드랩&amp;RA4 (210 x 297)</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>